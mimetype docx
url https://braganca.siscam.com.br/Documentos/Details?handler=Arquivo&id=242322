--- v0 (2026-04-05)
+++ v1 (2026-05-30)
@@ -1,3659 +1,4018 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="03679901" w14:textId="77777777" w:rsidR="00310EB4" w:rsidRDefault="00310EB4" w:rsidP="00310EB4">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="38655FB4" w14:textId="77777777" w:rsidR="00310EB4" w:rsidRDefault="00310EB4" w:rsidP="00310EB4">
-[...15 lines deleted...]
-    <w:p w14:paraId="435E37F6" w14:textId="77777777" w:rsidR="00935D8F" w:rsidRDefault="00935D8F" w:rsidP="00935D8F">
+    <w:p w14:paraId="1E02FAC2" w14:textId="77777777" w:rsidR="003B2307" w:rsidRDefault="003B2307" w:rsidP="003B2307">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1319"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="1266"/>
+        <w:gridCol w:w="993"/>
+        <w:gridCol w:w="6803"/>
+        <w:gridCol w:w="708"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00935D8F" w14:paraId="51331AEA" w14:textId="77777777" w:rsidTr="00E044EF">
+      <w:tr w:rsidR="003B2307" w14:paraId="4C2AC446" w14:textId="77777777" w:rsidTr="0093215E">
         <w:trPr>
           <w:trHeight w:val="1841"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="716" w:type="pct"/>
+            <w:tcW w:w="584" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1095BF8C" w14:textId="77777777" w:rsidR="00935D8F" w:rsidRPr="00B75ACB" w:rsidRDefault="00935D8F" w:rsidP="00E044EF">
+          <w:p w14:paraId="735AB5D9" w14:textId="77777777" w:rsidR="003B2307" w:rsidRPr="00B75ACB" w:rsidRDefault="003B2307" w:rsidP="0093215E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:spacing w:val="20"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3597" w:type="pct"/>
+            <w:tcW w:w="4000" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5BE215E8" w14:textId="77777777" w:rsidR="00935D8F" w:rsidRPr="00B75ACB" w:rsidRDefault="00935D8F" w:rsidP="00E044EF">
+          <w:p w14:paraId="79FF29B5" w14:textId="77777777" w:rsidR="003B2307" w:rsidRPr="00B75ACB" w:rsidRDefault="003B2307" w:rsidP="0093215E">
             <w:pPr>
               <w:pStyle w:val="TextosemFormatao"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:spacing w:val="20"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0B6F3A07" w14:textId="5CE86673" w:rsidR="00935D8F" w:rsidRPr="00B75ACB" w:rsidRDefault="00935D8F" w:rsidP="00E044EF">
+          <w:p w14:paraId="4CF009E7" w14:textId="0B903D24" w:rsidR="003B2307" w:rsidRPr="00B75ACB" w:rsidRDefault="003B2307" w:rsidP="0093215E">
             <w:pPr>
               <w:pStyle w:val="TextosemFormatao"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:spacing w:val="20"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B75ACB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:spacing w:val="20"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">ATA DA </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:spacing w:val="20"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ª </w:t>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:spacing w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ª </w:t>
             </w:r>
             <w:r w:rsidRPr="00B75ACB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:spacing w:val="20"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">SESSÃO DA COMISSÃO PERMANENTE DE JUSTIÇA, REDAÇÃO, DEFESA DO MEIO AMBIENTE E DO CONSUMIDOR (CJR) </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4511E2BA" w14:textId="6C310E53" w:rsidR="00935D8F" w:rsidRPr="00B75ACB" w:rsidRDefault="00935D8F" w:rsidP="00E044EF">
+          <w:p w14:paraId="2FB8B437" w14:textId="4EBBC930" w:rsidR="003B2307" w:rsidRPr="00B75ACB" w:rsidRDefault="003B2307" w:rsidP="0093215E">
             <w:pPr>
               <w:pStyle w:val="TextosemFormatao"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:spacing w:val="20"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B75ACB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:spacing w:val="20"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">DATA: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:spacing w:val="20"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 3 DE MARÇO DE 2026</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:spacing w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:spacing w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> DE </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:spacing w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>MARÇO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:spacing w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> DE 2026</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5A33DEA6" w14:textId="77777777" w:rsidR="00935D8F" w:rsidRPr="00B75ACB" w:rsidRDefault="00935D8F" w:rsidP="00E044EF">
+          <w:p w14:paraId="5BE67EE4" w14:textId="77777777" w:rsidR="003B2307" w:rsidRPr="00B75ACB" w:rsidRDefault="003B2307" w:rsidP="0093215E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:spacing w:val="20"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="687" w:type="pct"/>
+            <w:tcW w:w="416" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="12F1616C" w14:textId="77777777" w:rsidR="00935D8F" w:rsidRPr="00B75ACB" w:rsidRDefault="00935D8F" w:rsidP="00E044EF">
+          <w:p w14:paraId="349ED3A9" w14:textId="77777777" w:rsidR="003B2307" w:rsidRPr="00B75ACB" w:rsidRDefault="003B2307" w:rsidP="0093215E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:spacing w:val="20"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="309C6311" w14:textId="77777777" w:rsidR="00935D8F" w:rsidRDefault="00935D8F" w:rsidP="00935D8F">
-[...36 lines deleted...]
-    <w:p w14:paraId="7A9157C4" w14:textId="77777777" w:rsidR="00935D8F" w:rsidRPr="009F1B86" w:rsidRDefault="00935D8F" w:rsidP="00935D8F">
+    <w:p w14:paraId="594149A9" w14:textId="77777777" w:rsidR="003B2307" w:rsidRDefault="003B2307" w:rsidP="001668A6">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="1134"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:spacing w:val="20"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4C187E44" w14:textId="1AD6837F" w:rsidR="00B534AD" w:rsidRDefault="00935D8F" w:rsidP="001668A6">
+    <w:p w14:paraId="602B6094" w14:textId="77777777" w:rsidR="003B2307" w:rsidRDefault="003B2307" w:rsidP="001668A6">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="1134"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F1B86">
+    </w:p>
+    <w:p w14:paraId="26B2FB64" w14:textId="43C341DA" w:rsidR="00935D8F" w:rsidRPr="005E56A3" w:rsidRDefault="00935D8F" w:rsidP="001668A6">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="1134"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
-        <w:t xml:space="preserve">Às </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="009F1B86">
+      </w:pPr>
+      <w:r w:rsidRPr="00B94C2E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
-        <w:t>13h</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00495218">
+        <w:t>Às 13h</w:t>
+      </w:r>
+      <w:r w:rsidR="00495218" w:rsidRPr="00B94C2E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t>14</w:t>
       </w:r>
-      <w:r w:rsidRPr="009F1B86">
+      <w:r w:rsidRPr="00B94C2E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> do dia </w:t>
       </w:r>
-      <w:r w:rsidR="005C2D88">
+      <w:r w:rsidR="005C2D88" w:rsidRPr="00B94C2E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">3 </w:t>
       </w:r>
-      <w:r w:rsidRPr="009F1B86">
+      <w:r w:rsidRPr="00B94C2E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">de </w:t>
       </w:r>
-      <w:r w:rsidR="005C2D88">
+      <w:r w:rsidR="005C2D88" w:rsidRPr="00B94C2E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t>março</w:t>
       </w:r>
-      <w:r w:rsidRPr="009F1B86">
+      <w:r w:rsidRPr="00B94C2E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> de 2026, no Auditório Vereador José Nantala Bádue da Câmara Municipal da Estância de Bragança Paulista, localizada na Praça Hafiz Abi Chedid n° 125, com a presença dos vereadores </w:t>
       </w:r>
-      <w:r w:rsidR="00F62C17">
+      <w:r w:rsidR="00F62C17" w:rsidRPr="00B94C2E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">Jota Malon, presidente, </w:t>
       </w:r>
-      <w:r w:rsidRPr="009F1B86">
+      <w:r w:rsidRPr="00B94C2E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">Sidiney Guedes, vice-presidente, Bruno Leme, Claudio Coxinha e Missionária Pokaia, membros, foram declarados abertos, sob a presidência do primeiro, os trabalhos da </w:t>
       </w:r>
-      <w:r w:rsidR="009964D0">
+      <w:r w:rsidR="009964D0" w:rsidRPr="00B94C2E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
-      <w:r w:rsidRPr="009F1B86">
+      <w:r w:rsidRPr="00B94C2E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
-        <w:t xml:space="preserve">ª sessão </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="009F1B86">
+        <w:t xml:space="preserve">ª sessão da Comissão Permanente de Justiça, Redação, Defesa do Meio Ambiente e do Consumidor (CJR) no exercício de 2026. No ato de abertura da presente sessão, constavam cerca de </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB1170" w:rsidRPr="00B94C2E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
-        <w:t xml:space="preserve">da Comissão Permanente de Justiça, Redação, Defesa do Meio Ambiente e do Consumidor (CJR) no exercício de 2026. No ato de abertura da presente sessão, constavam cerca de </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00FB1170">
+        <w:t>17</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B94C2E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
-        <w:t>17</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="009F1B86">
+        <w:t xml:space="preserve"> participantes na assistência, contando cidadãos presentes, assessoria parlamentar e/ou estagiários desta Casa, bem como convidados, representantes de outros órgãos ou instituições e membros da imprensa. A identificação constante deste documento segue o disposto na Lei Federal n° 13.709, de 14 de agosto de 2018 (Lei Geral de Proteção de Dados), bem como mais especificamente as determinações constantes do Ato da Presidência n° 27, de 15 de maio de 2025, que adotou o Parecer Jurídico-Normativo n° 1/2025, que dispõe sobre o tratamento e compartilhamento de dados pessoais no âmbito da Câmara Municipal. Em seguida, foi cumprida a seguinte pauta: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B94C2E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="FF0000"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> participantes</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="009F1B86">
+        <w:t xml:space="preserve">1 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B94C2E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> na assistência, contando cidadãos presentes, assessoria parlamentar e/ou estagiários desta Casa, bem como convidados, representantes de outros órgãos ou instituições e membros da imprensa. A identificação constante deste documento segue o disposto na Lei Federal n° 13.709, de 14 de agosto de 2018 (Lei Geral de Proteção de Dados), bem como mais especificamente as determinações constantes do Ato da Presidência n° 27, de 15 de maio de 2025, que adotou o Parecer Jurídico-Normativo n° 1/2025, que dispõe sobre o tratamento e compartilhamento de dados pessoais no âmbito da Câmara Municipal. Em seguida, foi cumprida a seguinte pauta: </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="009F6ACB">
+        <w:t xml:space="preserve">Foi aprovada por unanimidade, sem manifestações na discussão, a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B94C2E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
-        <w:t xml:space="preserve">1 </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="009F6ACB">
+        <w:t xml:space="preserve">ata da </w:t>
+      </w:r>
+      <w:r w:rsidR="005C2D88" w:rsidRPr="00B94C2E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
-        <w:t xml:space="preserve">Foi aprovada por unanimidade, sem manifestações na discussão, a </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="009F6ACB">
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B94C2E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
-        <w:t xml:space="preserve">ata da </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="005C2D88">
+        <w:t>ª sessão semanal da comissão no exercício de 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B94C2E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
-        <w:t>4</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="009F6ACB">
+        <w:t xml:space="preserve">, realizada em </w:t>
+      </w:r>
+      <w:r w:rsidR="005C2D88" w:rsidRPr="00B94C2E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
-        <w:t>ª sessão semanal da comissão no exercício de 2026</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="009F6ACB">
+        <w:t>24</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B94C2E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
-        <w:t xml:space="preserve">, realizada em </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="005C2D88">
+        <w:t xml:space="preserve"> de fevereiro de 2026;</w:t>
+      </w:r>
+      <w:r w:rsidR="009F1C70" w:rsidRPr="00B94C2E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
-        <w:t>24</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="009F6ACB">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B94C2E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> de fevereiro de 2026;</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="009F1C70">
+        <w:t>2 Análise de matéria em trâmite em regime ordinário, com prazo</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB1170" w:rsidRPr="00B94C2E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B94C2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de relatoria e da comissão prorrogado até </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB1170" w:rsidRPr="00B94C2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B94C2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB1170" w:rsidRPr="00B94C2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B94C2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/2026: </w:t>
+      </w:r>
+      <w:r w:rsidR="009F1C70" w:rsidRPr="00B94C2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2.1 </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB1170" w:rsidRPr="00B94C2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Projeto de Lei nº 82/2025</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB1170" w:rsidRPr="00B94C2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, de autoria da vereadora Missionária Pokaia, que institui o Dia Municipal da Mulher Negra e/ou Afrodescendente.</w:t>
+      </w:r>
+      <w:r w:rsidR="009F1C70" w:rsidRPr="00B94C2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> O parecer favorável do relator </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB1170" w:rsidRPr="00B94C2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Jota Malon</w:t>
+      </w:r>
+      <w:r w:rsidR="009F1C70" w:rsidRPr="00B94C2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="009F1C70">
-[...129 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="009F1C70" w:rsidRPr="00B94C2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>foi lido e aprovado por unanimidade</w:t>
+      </w:r>
+      <w:r w:rsidR="00E02217">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00E02217" w:rsidRPr="003A0EC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Na discussão </w:t>
+      </w:r>
+      <w:r w:rsidR="00862465" w:rsidRPr="003A0EC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="00E02217" w:rsidRPr="003A0EC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vereador</w:t>
+      </w:r>
+      <w:r w:rsidR="00862465" w:rsidRPr="003A0EC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:r w:rsidR="00862465" w:rsidRPr="003A0EC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Missionária Pokaia</w:t>
+      </w:r>
+      <w:r w:rsidR="00862465" w:rsidRPr="003A0EC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> disse ter proposto o dia 25 de julho para comemorar o Dia Municipal da Mulher Negra e/ou Afrodescendente tendo em vista ser o Dia Nacional de Tereza de Benguela e da Mulher Negra</w:t>
+      </w:r>
+      <w:r w:rsidR="0025528B" w:rsidRPr="003A0EC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e </w:t>
+      </w:r>
+      <w:r w:rsidR="004032AE" w:rsidRPr="003A0EC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>também o</w:t>
+      </w:r>
+      <w:r w:rsidR="00D12767" w:rsidRPr="003A0EC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Dia </w:t>
+      </w:r>
+      <w:r w:rsidR="0025528B" w:rsidRPr="003A0EC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Internacional da Mulher Negra Latino-Americana e Caribenha. Disse ter feito um estudo a respeito, com a colaboração da Comissão da Verdade da Escravidão Negra no Brasil e da Igualdade Racial, da Ordem dos Advogados do Brasil – OAB Subseção de Bragança Paulista. Solicitou a juntada</w:t>
+      </w:r>
+      <w:r w:rsidR="00847C39" w:rsidRPr="003A0EC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="009F1C70" w:rsidRPr="00312965">
-[...12 lines deleted...]
-          <w:color w:val="00B050"/>
+      <w:r w:rsidR="0025528B" w:rsidRPr="003A0EC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ao projeto</w:t>
+      </w:r>
+      <w:r w:rsidR="00847C39" w:rsidRPr="003A0EC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0025528B" w:rsidRPr="003A0EC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>de manifestação da OAB a respeito da proposta. Finalizando, agradeceu ao relator o parecer, bem como as sugestões apresentadas, as quais pretendiam dar mais robustez ao projeto</w:t>
+      </w:r>
+      <w:r w:rsidR="004E1A46" w:rsidRPr="003A0EC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> fazendo ajustes na data.</w:t>
+      </w:r>
+      <w:r w:rsidR="0025528B" w:rsidRPr="003A0EC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> O vereador </w:t>
+      </w:r>
+      <w:r w:rsidR="0025528B" w:rsidRPr="003A0EC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Bruno Leme</w:t>
+      </w:r>
+      <w:r w:rsidR="0025528B" w:rsidRPr="003A0EC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004E1A46" w:rsidRPr="003A0EC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>parabenizou a autora pela iniciativa e</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC352F" w:rsidRPr="003A0EC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, referindo-se ao Calendário de Eventos do Município, </w:t>
+      </w:r>
+      <w:r w:rsidR="004E1A46" w:rsidRPr="003A0EC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">disse concordar com </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC352F" w:rsidRPr="003A0EC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a autora e com </w:t>
+      </w:r>
+      <w:r w:rsidR="004E1A46" w:rsidRPr="003A0EC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>OAB</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC352F" w:rsidRPr="003A0EC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> quanto a não fazer ajustes na data da proposta</w:t>
+      </w:r>
+      <w:r w:rsidR="002F4A9C" w:rsidRPr="003A0EC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e firmar posição. </w:t>
+      </w:r>
+      <w:r w:rsidR="00E05560" w:rsidRPr="003A0EC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Citou a luta das mulheres, negras, latino-americanas e caribenhas, lembrando que Tereza de Benguela é um dos expoentes dessa luta. Opinou que </w:t>
+      </w:r>
+      <w:r w:rsidR="00E05560" w:rsidRPr="003A0EC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>o evento deve se manter na data proposta pela vereadora, comentando que se a Prefeitura não produz</w:t>
+      </w:r>
+      <w:r w:rsidR="003A0EC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ir </w:t>
+      </w:r>
+      <w:r w:rsidR="00E05560" w:rsidRPr="003A0EC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nada, poderão, juntos, OAB e o pessoal do Movimento Negro, Uneafro e Educafro realizar o evento. </w:t>
+      </w:r>
+      <w:r w:rsidR="00322E18" w:rsidRPr="003A0EC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Sobre constar no Calendário de Eventos do Município 125 datas comemorativas, considerou que a realização da maioria delas depende muito da mobilização da sociedade civil</w:t>
+      </w:r>
+      <w:r w:rsidR="003A0EC3" w:rsidRPr="003A0EC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB1170" w:rsidRPr="003A0EC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>3 A pedido dos relatores foi aprovad</w:t>
       </w:r>
-      <w:r w:rsidR="009F1C70" w:rsidRPr="00312965">
-[...4 lines deleted...]
-          <w:color w:val="00B050"/>
+      <w:r w:rsidR="009F1C70" w:rsidRPr="003A0EC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">a a </w:t>
       </w:r>
-      <w:r w:rsidR="00FB1170" w:rsidRPr="00312965">
-[...4 lines deleted...]
-          <w:color w:val="00B050"/>
+      <w:r w:rsidR="00FB1170" w:rsidRPr="003A0EC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">prorrogação, por uma semana, </w:t>
       </w:r>
-      <w:r w:rsidR="009F1C70" w:rsidRPr="00312965">
-[...4 lines deleted...]
-          <w:color w:val="00B050"/>
+      <w:r w:rsidR="009F1C70" w:rsidRPr="003A0EC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
-      <w:r w:rsidR="00FB1170" w:rsidRPr="00312965">
-[...4 lines deleted...]
-          <w:color w:val="00B050"/>
+      <w:r w:rsidR="00FB1170" w:rsidRPr="003A0EC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">o prazo para emissão do parecer às seguintes matérias: </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00961CEB" w:rsidRPr="00312965">
+        <w:t>o prazo para emissão do parece</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB1170" w:rsidRPr="005E56A3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>r às seguintes matérias</w:t>
+      </w:r>
+      <w:r w:rsidR="00E210C1" w:rsidRPr="005E56A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, com prazo de relatoria prorrogado até o prazo da comissão – 3/3/2026</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB1170" w:rsidRPr="005E56A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00961CEB" w:rsidRPr="005E56A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">3.1 </w:t>
       </w:r>
-      <w:r w:rsidR="00FB1170" w:rsidRPr="00312965">
+      <w:r w:rsidR="00FB1170" w:rsidRPr="005E56A3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Projeto de Lei nº 85/2025</w:t>
       </w:r>
-      <w:r w:rsidR="00FB1170" w:rsidRPr="00312965">
+      <w:r w:rsidR="00FB1170" w:rsidRPr="005E56A3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, de autoria da vereadora Soninha da Saúde, que cria mecanismos de proteção aos trabalhadores terceirizados, institui mecanismos de proteção aos trabalhadores vinculados a Organizações Sociais, entidades do Terceiro Setor e empresas contratadas pelo Município de Bragança Paulista.</w:t>
       </w:r>
-      <w:r w:rsidR="00FB5D88" w:rsidRPr="00312965">
+      <w:r w:rsidR="00FB5D88" w:rsidRPr="005E56A3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00FB1170" w:rsidRPr="00312965">
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="00FB1170" w:rsidRPr="005E56A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Relatora: Missionária Pokaia</w:t>
       </w:r>
-      <w:r w:rsidR="00961CEB" w:rsidRPr="00312965">
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="00961CEB" w:rsidRPr="005E56A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">; 3.2 </w:t>
       </w:r>
       <w:hyperlink r:id="rId6" w:tooltip="Projeto de Decreto Legislativo Nº 1/2026" w:history="1">
-        <w:r w:rsidR="00FB1170" w:rsidRPr="00312965">
+        <w:r w:rsidR="00FB1170" w:rsidRPr="005E56A3">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>P</w:t>
         </w:r>
-        <w:r w:rsidR="00961CEB" w:rsidRPr="00312965">
+        <w:r w:rsidR="00961CEB" w:rsidRPr="005E56A3">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>rojeto de Lei Complementar</w:t>
         </w:r>
-        <w:r w:rsidR="00FB1170" w:rsidRPr="00312965">
+        <w:r w:rsidR="00FB1170" w:rsidRPr="005E56A3">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00961CEB" w:rsidRPr="00312965">
+        <w:r w:rsidR="00961CEB" w:rsidRPr="005E56A3">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">nº </w:t>
         </w:r>
-        <w:r w:rsidR="00FB1170" w:rsidRPr="00312965">
+        <w:r w:rsidR="00FB1170" w:rsidRPr="005E56A3">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>7/2026</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00FB1170" w:rsidRPr="00312965">
+      <w:r w:rsidR="00FB1170" w:rsidRPr="005E56A3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, de autoria do Executivo Municipal, que </w:t>
       </w:r>
-      <w:r w:rsidR="00FB1170" w:rsidRPr="00312965">
+      <w:r w:rsidR="00FB1170" w:rsidRPr="005E56A3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">dispõe sobre a doação, a título gratuito, de imóvel urbano ao Fundo de Arrendamento Residencial - FAR, regido pela Lei Federal n° 10.188/2001, administrado pela Caixa Econômica Federal, com a finalidade de implantação do Conjunto Habitacional no âmbito do Programa Minha Casa Minha Vida, e dá outras providências </w:t>
       </w:r>
-      <w:r w:rsidR="00FB1170" w:rsidRPr="00312965">
+      <w:r w:rsidR="00FB1170" w:rsidRPr="005E56A3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">(Área Institucional I, no loteamento denominado Jardim Vista </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00FB1170" w:rsidRPr="00312965">
+        <w:t>(Área Institucional I, no loteamento denominado Jardim Vista Alegre)</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB1170" w:rsidRPr="005E56A3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
-          <w:i/>
-          <w:iCs/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...2 lines deleted...]
-      <w:r w:rsidR="00FB1170" w:rsidRPr="00312965">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB5D88" w:rsidRPr="005E56A3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00FB5D88" w:rsidRPr="00312965">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB1170" w:rsidRPr="005E56A3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:bCs/>
+          <w:b/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00FB1170" w:rsidRPr="00312965">
+        <w:t>Relator: Bruno Leme</w:t>
+      </w:r>
+      <w:r w:rsidR="00961CEB" w:rsidRPr="005E56A3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:color w:val="FF0000"/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Relator: Bruno Leme</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00961CEB" w:rsidRPr="00312965">
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:r w:rsidR="009F1C70" w:rsidRPr="005E56A3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:color w:val="FF0000"/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">; </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="009F1C70" w:rsidRPr="00312965">
+        <w:t xml:space="preserve">e </w:t>
+      </w:r>
+      <w:r w:rsidR="00961CEB" w:rsidRPr="005E56A3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:color w:val="FF0000"/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">e </w:t>
-[...9 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">3.3 </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:tooltip="Projeto de Decreto Legislativo Nº 1/2026" w:history="1">
-        <w:r w:rsidR="00FB1170" w:rsidRPr="00312965">
+        <w:r w:rsidR="00FB1170" w:rsidRPr="005E56A3">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:bCs/>
             <w:spacing w:val="-4"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>P</w:t>
         </w:r>
-        <w:r w:rsidR="00961CEB" w:rsidRPr="00312965">
+        <w:r w:rsidR="00961CEB" w:rsidRPr="005E56A3">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:bCs/>
             <w:spacing w:val="-4"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>rojeto de Lei</w:t>
         </w:r>
-        <w:r w:rsidR="00FB1170" w:rsidRPr="00312965">
+        <w:r w:rsidR="00FB1170" w:rsidRPr="005E56A3">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:bCs/>
             <w:spacing w:val="-4"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve"> C</w:t>
         </w:r>
-        <w:r w:rsidR="00961CEB" w:rsidRPr="00312965">
+        <w:r w:rsidR="00961CEB" w:rsidRPr="005E56A3">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:bCs/>
             <w:spacing w:val="-4"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>omplementar</w:t>
         </w:r>
-        <w:r w:rsidR="00FB1170" w:rsidRPr="00312965">
+        <w:r w:rsidR="00FB1170" w:rsidRPr="005E56A3">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:bCs/>
             <w:spacing w:val="-4"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve"> Nº 8/2026</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00FB1170" w:rsidRPr="00312965">
+      <w:r w:rsidR="00FB1170" w:rsidRPr="005E56A3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, de autoria do Executivo Municipal, </w:t>
       </w:r>
-      <w:r w:rsidR="00FB1170" w:rsidRPr="00312965">
+      <w:r w:rsidR="00FB1170" w:rsidRPr="005E56A3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">que dispõe sobre a doação, a título gratuito, de imóvel urbano ao Fundo de Arrendamento Residencial - FAR, regido pela Lei Federal n° 10.188/2001, administrado pela Caixa Econômica Federal, com a finalidade de implantação de Conjunto Habitacional no âmbito do Programa Minha Casa Minha Vida, e dá outras providências </w:t>
       </w:r>
-      <w:r w:rsidR="00FB1170" w:rsidRPr="00312965">
+      <w:r w:rsidR="00FB1170" w:rsidRPr="005E56A3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(Área Institucional, no loteamento Vila Romana)</w:t>
       </w:r>
-      <w:r w:rsidR="00FB1170" w:rsidRPr="00312965">
+      <w:r w:rsidR="00FB1170" w:rsidRPr="005E56A3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="00FB1170" w:rsidRPr="00312965">
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="00FB1170" w:rsidRPr="005E56A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Relator: Bruno Leme</w:t>
       </w:r>
-      <w:r w:rsidR="00FB5D88" w:rsidRPr="00312965">
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="00FB5D88" w:rsidRPr="005E56A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
-      <w:r w:rsidR="009F1C70" w:rsidRPr="00312965">
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="009F1C70" w:rsidRPr="005E56A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00FB1170" w:rsidRPr="00312965">
-[...4 lines deleted...]
-          <w:color w:val="0070C0"/>
+      <w:r w:rsidR="00FB1170" w:rsidRPr="005E56A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">4 </w:t>
       </w:r>
-      <w:r w:rsidR="00FB5D88" w:rsidRPr="00312965">
-[...4 lines deleted...]
-          <w:color w:val="0070C0"/>
+      <w:r w:rsidR="00FB5D88" w:rsidRPr="005E56A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00FB1170" w:rsidRPr="00312965">
-[...4 lines deleted...]
-          <w:color w:val="0070C0"/>
+      <w:r w:rsidR="00FB1170" w:rsidRPr="005E56A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>A pedido dos relatores foi aprovad</w:t>
       </w:r>
-      <w:r w:rsidR="009F1C70" w:rsidRPr="00312965">
-[...4 lines deleted...]
-          <w:color w:val="0070C0"/>
+      <w:r w:rsidR="009F1C70" w:rsidRPr="005E56A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">a a </w:t>
       </w:r>
-      <w:r w:rsidR="00FB1170" w:rsidRPr="00312965">
-[...4 lines deleted...]
-          <w:color w:val="0070C0"/>
+      <w:r w:rsidR="00FB1170" w:rsidRPr="005E56A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">prorrogação, por </w:t>
       </w:r>
-      <w:r w:rsidR="009F1C70" w:rsidRPr="00312965">
-[...4 lines deleted...]
-          <w:color w:val="0070C0"/>
+      <w:r w:rsidR="009F1C70" w:rsidRPr="005E56A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">duas </w:t>
       </w:r>
-      <w:r w:rsidR="00FB1170" w:rsidRPr="00312965">
-[...4 lines deleted...]
-          <w:color w:val="0070C0"/>
+      <w:r w:rsidR="00FB1170" w:rsidRPr="005E56A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>semana</w:t>
       </w:r>
-      <w:r w:rsidR="009F1C70" w:rsidRPr="00312965">
-[...4 lines deleted...]
-          <w:color w:val="0070C0"/>
+      <w:r w:rsidR="009F1C70" w:rsidRPr="005E56A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidR="00FB1170" w:rsidRPr="00312965">
-[...4 lines deleted...]
-          <w:color w:val="0070C0"/>
+      <w:r w:rsidR="00FB1170" w:rsidRPr="005E56A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, o prazo para emissão do parecer às seguintes matérias</w:t>
       </w:r>
-      <w:r w:rsidR="001668A6">
-[...4 lines deleted...]
-          <w:color w:val="0070C0"/>
+      <w:r w:rsidR="001668A6" w:rsidRPr="005E56A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> em trâmite em regime ordinário, com prazos de relatoria e da comissão prorrogados até 3/3/2026:</w:t>
       </w:r>
-      <w:r w:rsidR="009F1C70" w:rsidRPr="00312965">
-[...4 lines deleted...]
-          <w:color w:val="0070C0"/>
+      <w:r w:rsidR="009F1C70" w:rsidRPr="005E56A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00FB5D88" w:rsidRPr="00312965">
+      <w:r w:rsidR="00FB5D88" w:rsidRPr="005E56A3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">4.1 </w:t>
       </w:r>
-      <w:r w:rsidR="00FB1170" w:rsidRPr="00312965">
+      <w:r w:rsidR="00FB1170" w:rsidRPr="005E56A3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidR="00FB5D88" w:rsidRPr="00312965">
+      <w:r w:rsidR="00FB5D88" w:rsidRPr="005E56A3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>rojeto de Lei</w:t>
       </w:r>
-      <w:r w:rsidR="00FB1170" w:rsidRPr="00312965">
+      <w:r w:rsidR="00FB1170" w:rsidRPr="005E56A3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00FB5D88" w:rsidRPr="00312965">
+      <w:r w:rsidR="00FB5D88" w:rsidRPr="005E56A3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">nº </w:t>
       </w:r>
-      <w:r w:rsidR="00FB1170" w:rsidRPr="00312965">
+      <w:r w:rsidR="00FB1170" w:rsidRPr="005E56A3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1/2026</w:t>
       </w:r>
-      <w:r w:rsidR="00FB1170" w:rsidRPr="00312965">
+      <w:r w:rsidR="00FB1170" w:rsidRPr="005E56A3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, de autoria dos vereadores Bruno Sucesso, Mauro Moreira, Juninho Boi, Cláudio Coxinha, Miguel Lopes, Fabiana Alessandri, Fábio Nascimento, Bruno Leme, Gabriel Gomes Curió, Quique Brown, sobre a obrigatoriedade da divulgação de listagens de pacientes que aguardam por consultas com especialistas, exames e cirurgias na rede pública municipal no âmbito do Município de Bragança Paulista e dá outras providências.</w:t>
       </w:r>
-      <w:r w:rsidR="00FB1170" w:rsidRPr="00312965">
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="00FB1170" w:rsidRPr="005E56A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Relator: Sidiney Guedes</w:t>
       </w:r>
-      <w:r w:rsidR="00FB5D88" w:rsidRPr="00312965">
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="00FB5D88" w:rsidRPr="005E56A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">; 4.2 </w:t>
       </w:r>
-      <w:r w:rsidR="00FB1170" w:rsidRPr="00312965">
+      <w:r w:rsidR="00FB1170" w:rsidRPr="005E56A3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidR="00FB5D88" w:rsidRPr="00312965">
+      <w:r w:rsidR="00FB5D88" w:rsidRPr="005E56A3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>rojeto de Lei</w:t>
       </w:r>
-      <w:r w:rsidR="00FB1170" w:rsidRPr="00312965">
+      <w:r w:rsidR="00FB1170" w:rsidRPr="005E56A3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00FB5D88" w:rsidRPr="00312965">
+      <w:r w:rsidR="00FB5D88" w:rsidRPr="005E56A3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">nº </w:t>
       </w:r>
-      <w:r w:rsidR="00FB1170" w:rsidRPr="00312965">
+      <w:r w:rsidR="00FB1170" w:rsidRPr="005E56A3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2/2026</w:t>
       </w:r>
-      <w:r w:rsidR="00FB1170" w:rsidRPr="00312965">
+      <w:r w:rsidR="00FB1170" w:rsidRPr="005E56A3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, de autoria do vereador </w:t>
       </w:r>
-      <w:r w:rsidR="00FB1170" w:rsidRPr="00312965">
+      <w:r w:rsidR="00FB1170" w:rsidRPr="005E56A3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Ismael Brasilino, que institui o Dia da Escola Bíblica Dominical (EBD) no Município de Bragança Paulista e dá outras providências.</w:t>
       </w:r>
-      <w:r w:rsidR="00FB1170" w:rsidRPr="00312965">
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="00FB1170" w:rsidRPr="005E56A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Relatora: Missionária Pokaia</w:t>
       </w:r>
-      <w:r w:rsidR="00FB5D88" w:rsidRPr="00312965">
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="00FB5D88" w:rsidRPr="005E56A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">; </w:t>
       </w:r>
-      <w:r w:rsidR="00FB5D88" w:rsidRPr="00312965">
+      <w:r w:rsidR="00FB5D88" w:rsidRPr="005E56A3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">4.3 </w:t>
       </w:r>
-      <w:r w:rsidR="00FB1170" w:rsidRPr="00312965">
+      <w:r w:rsidR="00FB1170" w:rsidRPr="005E56A3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidR="00FB5D88" w:rsidRPr="00312965">
+      <w:r w:rsidR="00FB5D88" w:rsidRPr="005E56A3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>rojeto de Lei</w:t>
       </w:r>
-      <w:r w:rsidR="00FB1170" w:rsidRPr="00312965">
+      <w:r w:rsidR="00FB1170" w:rsidRPr="005E56A3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00FB5D88" w:rsidRPr="00312965">
+      <w:r w:rsidR="00FB5D88" w:rsidRPr="005E56A3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">nº </w:t>
       </w:r>
-      <w:r w:rsidR="00FB1170" w:rsidRPr="00312965">
+      <w:r w:rsidR="00FB1170" w:rsidRPr="005E56A3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>3/2026</w:t>
       </w:r>
-      <w:r w:rsidR="00FB1170" w:rsidRPr="00312965">
+      <w:r w:rsidR="00FB1170" w:rsidRPr="005E56A3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, de autoria do vereador Jota Malon, que institui o Programa de Cremação Social no Município de Bragança Paulista, como complemento ao benefício eventual de auxílio funeral, destinado a famílias em situação de vulnerabilidade social, e dá outras providências.</w:t>
       </w:r>
-      <w:r w:rsidR="00FB1170" w:rsidRPr="00312965">
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="00FB1170" w:rsidRPr="005E56A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Relator: Sidiney Guedes</w:t>
       </w:r>
-      <w:r w:rsidR="00FB5D88" w:rsidRPr="00312965">
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="00FB5D88" w:rsidRPr="005E56A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">; </w:t>
       </w:r>
-      <w:r w:rsidR="001668A6" w:rsidRPr="00312965">
-[...20 lines deleted...]
-          <w:b/>
+      <w:r w:rsidR="001668A6" w:rsidRPr="005E56A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4.4 </w:t>
+      </w:r>
+      <w:r w:rsidR="001668A6" w:rsidRPr="005E56A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Projeto de Lei Complementar nº  2/2026</w:t>
+      </w:r>
+      <w:r w:rsidR="001668A6" w:rsidRPr="005E56A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, de autoria do prefeito Edmir Chedid, que estabelece os parâmetros de contrapartida obrigatória para a participação dos empreendimentos imobiliários privados na ampliação e no melhoramento da infraestrutura urbana do município de Bragança Paulista, e dá outras providências. </w:t>
+      </w:r>
+      <w:r w:rsidR="001668A6" w:rsidRPr="005E56A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Relator: Jota Malon; 4.5 </w:t>
+      </w:r>
+      <w:r w:rsidR="001668A6" w:rsidRPr="005E56A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Projeto de Lei nº 4/2026</w:t>
+      </w:r>
+      <w:r w:rsidR="001668A6" w:rsidRPr="005E56A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, de autoria do vereador </w:t>
+      </w:r>
+      <w:r w:rsidR="001668A6" w:rsidRPr="005E56A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ismael Brasilino, que sobre a possibilidade de conversão do pagamento de multas de trânsito de natureza leve, aplicadas pelo Município de Bragança Paulista, em doação voluntária de sangue ou de medula óssea, e dá outras providências. </w:t>
+      </w:r>
+      <w:r w:rsidR="001668A6" w:rsidRPr="005E56A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Relator: Jota Malon; 4.6 </w:t>
+      </w:r>
+      <w:r w:rsidR="001668A6" w:rsidRPr="005E56A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidR="00E210C1" w:rsidRPr="005E56A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>rojeto de Lei Complementar</w:t>
+      </w:r>
+      <w:r w:rsidR="001668A6" w:rsidRPr="005E56A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="001668A6" w:rsidRPr="00312965">
-[...42 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="00E210C1" w:rsidRPr="005E56A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>nº</w:t>
+      </w:r>
+      <w:r w:rsidR="001668A6" w:rsidRPr="005E56A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 6/2026</w:t>
+      </w:r>
+      <w:r w:rsidR="001668A6" w:rsidRPr="005E56A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, de autoria do prefeito Edmir Chedid, </w:t>
+      </w:r>
+      <w:r w:rsidR="001668A6" w:rsidRPr="005E56A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">que autoriza o Poder Executivo Municipal a contratar operação de crédito junto ao Banco Nacional de Desenvolvimento (BNDES), e dá outras providências. </w:t>
+      </w:r>
+      <w:r w:rsidR="001668A6" w:rsidRPr="005E56A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Relator: Bruno Leme; 4.7 </w:t>
+      </w:r>
+      <w:r w:rsidR="001668A6" w:rsidRPr="005E56A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Projeto de Lei nº</w:t>
+      </w:r>
+      <w:r w:rsidR="001668A6" w:rsidRPr="005E56A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="001668A6" w:rsidRPr="00312965">
-[...122 lines deleted...]
-      </w:r>
       <w:hyperlink r:id="rId8" w:tooltip="Projeto de Decreto Legislativo Nº 1/2026" w:history="1">
-        <w:r w:rsidR="001668A6" w:rsidRPr="00312965">
+        <w:r w:rsidR="001668A6" w:rsidRPr="005E56A3">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve"> 7/2026</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="001668A6" w:rsidRPr="00312965">
+      <w:r w:rsidR="001668A6" w:rsidRPr="005E56A3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="001668A6" w:rsidRPr="00312965">
+      <w:r w:rsidR="001668A6" w:rsidRPr="005E56A3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">de autoria do vereador </w:t>
       </w:r>
-      <w:r w:rsidR="001668A6" w:rsidRPr="00312965">
+      <w:r w:rsidR="001668A6" w:rsidRPr="005E56A3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Ismael Brasilino, que dispõe sobre a proibição da comercialização, instalação, adaptação e uso de dispositivos que ampliem o ruído emitido pelos escapamentos de veículos automotores no âmbito do Município de Bragança Paulista, e dá outras providências. </w:t>
       </w:r>
-      <w:r w:rsidR="001668A6" w:rsidRPr="00312965">
+      <w:r w:rsidR="001668A6" w:rsidRPr="005E56A3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:color w:val="FF0000"/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Relator: Sidiney Guedes; 4.</w:t>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">8 </w:t>
+        <w:t xml:space="preserve">Relator: Sidiney Guedes; 4.8 </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:tooltip="Projeto de Decreto Legislativo Nº 1/2026" w:history="1">
-        <w:r w:rsidR="001668A6" w:rsidRPr="00312965">
+        <w:r w:rsidR="001668A6" w:rsidRPr="005E56A3">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Projeto de Lei nº 9/2026</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="001668A6" w:rsidRPr="00312965">
+      <w:r w:rsidR="001668A6" w:rsidRPr="005E56A3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, de autoria </w:t>
       </w:r>
-      <w:r w:rsidR="001668A6" w:rsidRPr="00312965">
+      <w:r w:rsidR="001668A6" w:rsidRPr="005E56A3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">da vereadora </w:t>
       </w:r>
-      <w:r w:rsidR="001668A6" w:rsidRPr="00312965">
+      <w:r w:rsidR="001668A6" w:rsidRPr="005E56A3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Soninha da Saúde, que institui a Política Municipal de Proteção, Saúde e Bem-Estar dos Cães Comunitários no Município de Bragança Paulista e dá outras providências. </w:t>
       </w:r>
-      <w:r w:rsidR="001668A6" w:rsidRPr="00312965">
+      <w:r w:rsidR="001668A6" w:rsidRPr="005E56A3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:color w:val="FF0000"/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Relator: Claudio Coxinha; 4.</w:t>
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Relator: Claudio Coxinha; 4.9 </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:tooltip="Projeto de Decreto Legislativo Nº 1/2026" w:history="1">
-        <w:r w:rsidR="001668A6" w:rsidRPr="00312965">
+        <w:r w:rsidR="001668A6" w:rsidRPr="005E56A3">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Projeto de Lei nº 11/2026</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="001668A6" w:rsidRPr="00312965">
+      <w:r w:rsidR="001668A6" w:rsidRPr="005E56A3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, de autoria </w:t>
       </w:r>
-      <w:r w:rsidR="001668A6" w:rsidRPr="00312965">
+      <w:r w:rsidR="001668A6" w:rsidRPr="005E56A3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">da vereadora </w:t>
       </w:r>
-      <w:r w:rsidR="001668A6" w:rsidRPr="00312965">
+      <w:r w:rsidR="001668A6" w:rsidRPr="005E56A3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Soninha da Saúde, que dispõe sobre a regulamentação da atividade de sucateiros, depósitos e comerciantes de materiais recicláveis no Município de Bragança Paulista, com vistas à proteção da saúde pública, do meio ambiente, do ordenamento urbano e da dignidade da pessoa humana, e dá outras providências. </w:t>
       </w:r>
-      <w:r w:rsidR="001668A6" w:rsidRPr="00312965">
+      <w:r w:rsidR="001668A6" w:rsidRPr="005E56A3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:color w:val="FF0000"/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Relator: Claudio Coxinha; 4.1</w:t>
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Relator: Claudio Coxinha; 4.10 </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:tooltip="Projeto de Decreto Legislativo Nº 1/2026" w:history="1">
-        <w:r w:rsidR="001668A6" w:rsidRPr="00312965">
+        <w:r w:rsidR="001668A6" w:rsidRPr="005E56A3">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Projeto de Lei Complementar nº 9/2026</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="001668A6" w:rsidRPr="00312965">
+      <w:r w:rsidR="001668A6" w:rsidRPr="005E56A3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, de autoria do Executivo Municipal, </w:t>
       </w:r>
-      <w:r w:rsidR="001668A6" w:rsidRPr="00312965">
+      <w:r w:rsidR="001668A6" w:rsidRPr="005E56A3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">que dispõe sobre concessão de isenção fiscal do Imposto Sobre Serviços de Qualquer Natureza - ISSQN, do Imposto Predial, Territorial e Urbano - IPTU e do Imposto Sobre Transmissão de Bens Imóveis - ITBI, aplicável a empreendimentos habitacionais de interesse social financiados por programas do Governo Federal, Estadual ou Municipal, e dá outras providências. </w:t>
       </w:r>
-      <w:r w:rsidR="001668A6" w:rsidRPr="00312965">
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="001668A6" w:rsidRPr="005E56A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Relator: Sidiney Guedes; </w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_Hlk222476125"/>
-      <w:r w:rsidR="001668A6" w:rsidRPr="00312965">
-[...23 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="001668A6" w:rsidRPr="005E56A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">e 4.11 </w:t>
+      </w:r>
+      <w:r w:rsidR="001668A6" w:rsidRPr="005E56A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Projeto de Lei nº 15/2026</w:t>
+      </w:r>
+      <w:r w:rsidR="001668A6" w:rsidRPr="005E56A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, de autoria do vereador Jota Malon, que institui penalidades administrativas para a perturbação do sossego público e da vizinhança, aplica multas a proprietários e locatários de imóveis de veraneio, chácaras, sítios e congêneres que causem poluição sonora e dá outras providências. </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidR="001668A6" w:rsidRPr="005E56A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Relator: Sidiney Guedes;</w:t>
+      </w:r>
+      <w:r w:rsidR="00B534AD" w:rsidRPr="005E56A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="001668A6" w:rsidRPr="00312965">
-[...23 lines deleted...]
-          <w:iCs/>
+      <w:r w:rsidR="005B7567" w:rsidRPr="005E56A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B534AD" w:rsidRPr="005E56A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5 Análise de matéria </w:t>
+      </w:r>
+      <w:r w:rsidR="00B534AD" w:rsidRPr="005E56A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">em trâmite em regime ordinário, com prazos de relatoria e da comissão prorrogados até 3/3/2026: 5.1 </w:t>
+      </w:r>
+      <w:r w:rsidR="00B534AD" w:rsidRPr="005E56A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidR="005B7567" w:rsidRPr="005E56A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>rojeto de Lei Complementar nº 1/2026</w:t>
+      </w:r>
+      <w:r w:rsidR="005B7567" w:rsidRPr="005E56A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, de autoria do prefeito Edmir Chedid, que dispõe sobre a regularização de loteamentos com controle de acesso implantados em desacordo com a Lei Complementar n° 893/2020 e a Lei Federal n° 6.766/1979, e dá outras providências. </w:t>
+      </w:r>
+      <w:r w:rsidR="00B534AD" w:rsidRPr="005E56A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">O parecer favorável do relator Jota Malon foi lido. </w:t>
+      </w:r>
+      <w:r w:rsidR="00183C20" w:rsidRPr="00244C21">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Na discussão, o vereador </w:t>
+      </w:r>
+      <w:r w:rsidR="00183C20" w:rsidRPr="00244C21">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Claudio Coxinha</w:t>
+      </w:r>
+      <w:r w:rsidR="00183C20" w:rsidRPr="00244C21">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> disse que, por considerar o projeto bastante complexo, solicitou parecer ao Departamento Jurídico da Casa. Afirmou que poderia ler um resumo desse parecer, caso os colegas desejassem e sugeriu que após essa leitura o Jurídico da Casa prestasse esclarecimentos sobre o projeto. O vereador </w:t>
+      </w:r>
+      <w:r w:rsidR="00183C20" w:rsidRPr="00244C21">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bruno Leme </w:t>
+      </w:r>
+      <w:r w:rsidR="00183C20" w:rsidRPr="00244C21">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">comentou que, de acordo com projeto, no caso dos loteamentos fechados até 2008, a manutenção fica a cargo das associações de moradores. O vereador </w:t>
+      </w:r>
+      <w:r w:rsidR="00183C20" w:rsidRPr="00244C21">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Jota Malon</w:t>
+      </w:r>
+      <w:r w:rsidR="00183C20" w:rsidRPr="00244C21">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> complementou dizendo que existe a necessidade de se ter uma entidade responsável, no caso, as associações. Prosseguindo, o vereador </w:t>
+      </w:r>
+      <w:r w:rsidR="00183C20" w:rsidRPr="00244C21">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Bruno Leme</w:t>
+      </w:r>
+      <w:r w:rsidR="00183C20" w:rsidRPr="00244C21">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> recordou projeto de autoria dele, vetado, sobre taxa de iluminação pública. Referindo-se ao fato de a manutenção da iluminação pública ficar a cargo dos condomínios fechados, perguntou se estes teriam que continuar pagando a contribuição de iluminação pública. O vereador </w:t>
+      </w:r>
+      <w:r w:rsidR="00183C20" w:rsidRPr="00244C21">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Jota Malon</w:t>
+      </w:r>
+      <w:r w:rsidR="00183C20" w:rsidRPr="00244C21">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> explicou que a taxa de iluminação pública foi criada para que todas as unidades consumidoras paguem e não se refere à iluminação na frente da casa do consumidor, mas sim à iluminação da cidade. Detalhou que o cidadão que mora no loteamento fechado usufrui da rede pública nas ruas. O vereador </w:t>
+      </w:r>
+      <w:r w:rsidR="00183C20" w:rsidRPr="00244C21">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Bruno Leme</w:t>
+      </w:r>
+      <w:r w:rsidR="00183C20" w:rsidRPr="00244C21">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> disse que, de acordo com a lei, quem não tem iluminação pública na frente da casa não paga a contribuição e o vereador </w:t>
+      </w:r>
+      <w:r w:rsidR="00183C20" w:rsidRPr="00244C21">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Jota Malon</w:t>
+      </w:r>
+      <w:r w:rsidR="00183C20" w:rsidRPr="00244C21">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> disse que nesse aspecto a lei </w:t>
+      </w:r>
+      <w:r w:rsidR="00183C20" w:rsidRPr="00244C21">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">penalidades administrativas para a perturbação do sossego público e da vizinhança, aplica multas a proprietários e locatários de imóveis de veraneio, chácaras, sítios e congêneres que causem poluição sonora e dá outras providências. </w:t>
-[...18 lines deleted...]
-          <w:color w:val="FF0000"/>
+        <w:t xml:space="preserve">errou. Tendo o vereador </w:t>
+      </w:r>
+      <w:r w:rsidR="00183C20" w:rsidRPr="00244C21">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Bruno Leme</w:t>
+      </w:r>
+      <w:r w:rsidR="00183C20" w:rsidRPr="00244C21">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> questionado novamente o pagamento da contribuição se o cidadão mora num loteamento fechado, onde a manutenção da iluminação pública é feita pela associação de moradores, o vereador </w:t>
+      </w:r>
+      <w:r w:rsidR="00183C20" w:rsidRPr="00244C21">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Jota Malon </w:t>
+      </w:r>
+      <w:r w:rsidR="00183C20" w:rsidRPr="00244C21">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">argumentou que o cidadão quando sai do portão  do condomínio ele usufrui da rede pública de iluminação. Disse que a lei quis fazer uma benesse a quem não tem iluminação pública na frente da casa. O vereador Bruno Leme considerou a possibilidade de acrescentar artigo na lei em vigência sobre essa questão, uma vez que se precisar de manutenção na iluminação do condomínio a Prefeitura não irá fazer. O vereador </w:t>
+      </w:r>
+      <w:r w:rsidR="00183C20" w:rsidRPr="00244C21">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Jota Malon</w:t>
+      </w:r>
+      <w:r w:rsidR="00183C20" w:rsidRPr="00244C21">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> afirmou que respeita a opinião do colega, no entanto, argumentou novamente que o cidadão usufrui da iluminação pública quando utiliza as vias do município para chegar até o condomínio. O vereador Bruno Leme disse discordar com veemência. Atendendo pedido do vereador Claudio Coxinha, o Dr. </w:t>
+      </w:r>
+      <w:r w:rsidR="00183C20" w:rsidRPr="00244C21">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Romeu Pinori Taffuri Júnior</w:t>
+      </w:r>
+      <w:r w:rsidR="00183C20" w:rsidRPr="00244C21">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> expôs que no entendimento do Departamento Jurídico da Casa o projeto em questão padece de vícios de ilegalidade. Detalhou que toda regulamentação de loteamento consta da Lei nº 556, de 20 de julho de 2007, que é o Código de Urbanismo vigente e que a proposta do Projeto de Lei nº 1/2026, ora em apreciação, trata de loteamentos que estão em desacordo com o Plano Diretor  vigente e a Lei nº 6.766, de 1979, e no § 2º cita lei estadual. Afirmou que o Plano Diretor vigente, Lei Complementar nº 893, publicada em 3 de janeiro de 2020, em seu artigo 327 estabeleceu um ano para o Executivo enviar para a Câmara a revisão do Código de Urbanismo, Lei Complementar nº 556/2007, que regula em capítulo próprio, toda regulamentação de loteamento fechado e, inclusive, confere ao Executivo a possibilidade do fechamento mediante ato precário, que seria o decreto. Explicou que essa permissão é concedida quando atendidas todas as exigências do artigo 65, da Lei Complementar nº 556, de 2007, como assumir várias exigências, como despesas de energia elétrica, pavimentação asfáltica e coleta de lixo, entre outras, como contrapartida para o Executivo decidir sobre o fechamento. Expôs que no entendimento do Departamento Jurídico o projeto em questão está alterando de forma transversa o Código de Urbanismo, o qual somente pode ser alterado por um novo Código de Urbanismo em cumprimento às determinações do Plano Diretor. Acrescentou que quando se trata de urbanismo há necessidade premente de estudos prévios, audiências públicas e oitivas dos possíveis atingidos, entre outras formalidades citadas no parecer do Departamento Jurídico. Sobre o marco estabelecido pela lei estadual também padecer de vício de inconstitucionalidade, explicou que em 2021 a Ministra Carmen Lúcia julgou inconstitucional o artigo 180 da Constituição Estadual que delimitava o uso do solo, como áreas institucionais que não poderiam ser desafetadas para outras destinações. Expôs que o Supremo Tribunal Federal entendeu que isso é competência privativa do município. Afirmou que isso é uma exceção à regra do princípio da hierarquia das normas, sobre a competência inerente a autonomia municipal para legislar sobre urbanismo, apenas e tão somente, seguindo as diretrizes do Estatuto das Cidades e da Lei Federal nº 6.766, de 1979. O relator </w:t>
+      </w:r>
+      <w:r w:rsidR="00183C20" w:rsidRPr="00244C21">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Jota Malon</w:t>
+      </w:r>
+      <w:r w:rsidR="00183C20" w:rsidRPr="00244C21">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> agradeceu ao Dr. Romeu e adiantou que iria tomar conhecimento do parecer emitido pelo Departamento Jurídico da Casa e apresentaria o relatório na próxima sessão. O vereador </w:t>
+      </w:r>
+      <w:r w:rsidR="00183C20" w:rsidRPr="00244C21">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Claudio Coxinha </w:t>
+      </w:r>
+      <w:r w:rsidR="00183C20" w:rsidRPr="00244C21">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">informou que o parecer jurídico já estava no sistema informatizado da Casa. Diante do exposto, foi aprovado pedido de prorrogação, por duas sessões, do prazo para emissão do parecer. Com a palavra, a cidadã </w:t>
+      </w:r>
+      <w:r w:rsidR="00183C20" w:rsidRPr="00244C21">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Assunção Santos</w:t>
+      </w:r>
+      <w:r w:rsidR="00183C20" w:rsidRPr="00244C21">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> se manifestou dizendo que a Lei Geral de Proteção de Dados </w:t>
+      </w:r>
+      <w:r w:rsidR="00183C20" w:rsidRPr="00244C21">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">– LGPD não estava sendo considerada. Falou sobre os condomínios terem implantados formas de segurança dentro dos empreendimentos e também sobre o direito de ir e vir das pessoas, opinando que deveria ser acrescentado que as pessoas têm o direito de ir e vir, mas não de permanecer onde não são convidadas a ficar. Opinou sobre a LGPD na questão política e sobre cadastro para acesso a condomínios e loteamentos fechados. Adiantou que deixaria com o pessoal da imprensa mídia sobre </w:t>
+      </w:r>
+      <w:r w:rsidR="002E404A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">o </w:t>
+      </w:r>
+      <w:r w:rsidR="00183C20" w:rsidRPr="00244C21">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">loteamento sustentável Altos de Bragança, cujas ruas foram pavimentadas com um tipo de lajota que evita que as águas pluviais sejam direcionadas para a Avenida Antonio Pires Pimentel. Citou praça do referido loteamento que vem sendo utilizada para tráfico de drogas. O presidente </w:t>
+      </w:r>
+      <w:r w:rsidR="00183C20" w:rsidRPr="00244C21">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Jota Malon </w:t>
+      </w:r>
+      <w:r w:rsidR="00183C20" w:rsidRPr="00244C21">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">interveio mencionando que esse assunto é afeto à segurança e que a questão da pavimentação de loteamentos será melhor estudada quando da revisão do Código de Urbanismo. Agradeceu a participação da cidadã e deu prosseguimento à pauta, conforme segue: </w:t>
+      </w:r>
+      <w:r w:rsidR="00334235" w:rsidRPr="00244C21">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="00E95D86" w:rsidRPr="00244C21">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Foi registrado a retirada, pelo autor, do Projeto de Lei Complementar</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB1170" w:rsidRPr="00244C21">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="005B7567" w:rsidRPr="001668A6">
-[...5 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="00E95D86" w:rsidRPr="00244C21">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nº </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB1170" w:rsidRPr="00244C21">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>3/2026</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB1170" w:rsidRPr="00244C21">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, de autoria do prefeito Edmir Chedid, que institui o auxílio nutrição aos servidores aposentados, pensionistas e inativos da Prefeitura Municipal de Bragança Paulista e dá outras</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB1170" w:rsidRPr="005E56A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> providências</w:t>
+      </w:r>
+      <w:r w:rsidR="00E95D86" w:rsidRPr="005E56A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, conforme Ofício CM- 39/2026; </w:t>
+      </w:r>
+      <w:r w:rsidR="00334235" w:rsidRPr="005E56A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>7 A</w:t>
+      </w:r>
+      <w:r w:rsidR="00E95D86" w:rsidRPr="005E56A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>nálise de matérias em trâmite em regime ordinário, com prazos de relatoria e da comissão prorrogado até 3/3/2026:</w:t>
+      </w:r>
+      <w:r w:rsidR="00D055D4" w:rsidRPr="005E56A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00B534AD">
-[...15 lines deleted...]
-          <w:color w:val="0070C0"/>
+      <w:r w:rsidR="00334235" w:rsidRPr="005E56A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="00D055D4" w:rsidRPr="005E56A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.1 </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB1170" w:rsidRPr="005E56A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidR="00D055D4" w:rsidRPr="005E56A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>rojeto de Lei Complementar</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB1170" w:rsidRPr="005E56A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D055D4" w:rsidRPr="005E56A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nº </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB1170" w:rsidRPr="005E56A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4/2026</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB1170" w:rsidRPr="005E56A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, de autoria do prefeito Edmir Chedid, que revoga o Artigo 5º da Lei Complementar n° 64, de 3 de dezembro de 1992, que dispõe sobre doação de terreno à firma Auto Socorro e Funilaria Paulinho.</w:t>
+      </w:r>
+      <w:r w:rsidR="00D055D4" w:rsidRPr="005E56A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> O parecer favorável do relator </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB1170" w:rsidRPr="005E56A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Claudio Coxinha</w:t>
+      </w:r>
+      <w:r w:rsidR="00D055D4" w:rsidRPr="005E56A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> foi lido e aprovado por unanimidade; </w:t>
+      </w:r>
+      <w:r w:rsidR="005B7567" w:rsidRPr="005E56A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">e </w:t>
+      </w:r>
+      <w:r w:rsidR="00334235" w:rsidRPr="005E56A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="00D055D4" w:rsidRPr="005E56A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.2 </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB1170" w:rsidRPr="005E56A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">em trâmite em regime ordinário, com prazos de relatoria e da comissão prorrogados até 3/3/2026: 5.1 </w:t>
-[...141 lines deleted...]
-          <w:color w:val="7030A0"/>
+        <w:t xml:space="preserve"> P</w:t>
+      </w:r>
+      <w:r w:rsidR="00D055D4" w:rsidRPr="005E56A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>rojeto de Lei Complementar</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB1170" w:rsidRPr="005E56A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00E95D86" w:rsidRPr="00312965">
-[...217 lines deleted...]
-      <w:r w:rsidR="00FB1170" w:rsidRPr="00312965">
+      <w:r w:rsidR="00D055D4" w:rsidRPr="005E56A3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> P</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00D055D4" w:rsidRPr="00312965">
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB1170" w:rsidRPr="005E56A3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>rojeto de Lei Complementar</w:t>
-[...4 lines deleted...]
-          <w:b/>
+        <w:t>º 5/2026</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB1170" w:rsidRPr="005E56A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...4 lines deleted...]
-          <w:b/>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB1170" w:rsidRPr="005E56A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de autoria do prefeito Edmir Chedid, </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB1170" w:rsidRPr="005E56A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>n</w:t>
-[...38 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">que altera as Leis Complementares n° 587, de 10 de dezembro de 2007 e n° 717, de 2 de dezembro de 2011, que dispõe sobre autorização para doação de terreno a indústria e dá outras providências </w:t>
       </w:r>
-      <w:r w:rsidR="00FB1170" w:rsidRPr="00312965">
+      <w:r w:rsidR="00FB1170" w:rsidRPr="005E56A3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(Empresa Samtronic Indústria e Comércio Ltda.)</w:t>
       </w:r>
-      <w:r w:rsidR="00FB1170" w:rsidRPr="00312965">
+      <w:r w:rsidR="00FB1170" w:rsidRPr="005E56A3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00D055D4" w:rsidRPr="00312965">
+      <w:r w:rsidR="00D055D4" w:rsidRPr="005E56A3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00D055D4" w:rsidRPr="00312965">
-[...22 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="00D055D4" w:rsidRPr="005E56A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>O parecer favorável do relator Claudio Coxinha foi lido e aprovado por unanimidade;</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA3BA7" w:rsidRPr="005E56A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00C63E82">
-[...6 lines deleted...]
-          <w:highlight w:val="cyan"/>
+      <w:r w:rsidR="00C63E82" w:rsidRPr="005E56A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
-      <w:r w:rsidR="00FB1170" w:rsidRPr="00312965">
-[...6 lines deleted...]
-          <w:highlight w:val="cyan"/>
+      <w:r w:rsidR="00FB1170" w:rsidRPr="005E56A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> A</w:t>
       </w:r>
-      <w:r w:rsidR="00D055D4" w:rsidRPr="00312965">
-[...6 lines deleted...]
-          <w:highlight w:val="cyan"/>
+      <w:r w:rsidR="00D055D4" w:rsidRPr="005E56A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>nálise de matéria em trâmite em regime de urgência</w:t>
       </w:r>
-      <w:r w:rsidR="00FB1170" w:rsidRPr="00312965">
-[...30 lines deleted...]
-      <w:r w:rsidR="00D055D4" w:rsidRPr="00312965">
+      <w:r w:rsidR="00FB1170" w:rsidRPr="005E56A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, com prazo de relatoria e da comissão até 3/3/2026:</w:t>
+      </w:r>
+      <w:r w:rsidR="00D055D4" w:rsidRPr="005E56A3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00C63E82">
+      <w:r w:rsidR="00C63E82" w:rsidRPr="005E56A3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
-      <w:r w:rsidR="00FB1170" w:rsidRPr="00312965">
+      <w:r w:rsidR="00FB1170" w:rsidRPr="005E56A3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.1 P</w:t>
       </w:r>
-      <w:r w:rsidR="00D055D4" w:rsidRPr="00312965">
+      <w:r w:rsidR="00D055D4" w:rsidRPr="005E56A3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>rojeto de Lei Complementar</w:t>
       </w:r>
-      <w:r w:rsidR="00FB1170" w:rsidRPr="00312965">
+      <w:r w:rsidR="00FB1170" w:rsidRPr="005E56A3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00D055D4" w:rsidRPr="00312965">
+      <w:r w:rsidR="00D055D4" w:rsidRPr="005E56A3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">nº </w:t>
       </w:r>
-      <w:r w:rsidR="00FB1170" w:rsidRPr="00312965">
+      <w:r w:rsidR="00FB1170" w:rsidRPr="005E56A3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>11/2026</w:t>
       </w:r>
-      <w:r w:rsidR="00FB1170" w:rsidRPr="00312965">
+      <w:r w:rsidR="00FB1170" w:rsidRPr="005E56A3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, de autoria da Mesa Diretora, composta pelos vereadores Sebastião Garcial Amaral, presidente, Fabiana Alessandri, 1ª Secretária, Fábio Miquéias do Nascimento, 2º Secretário, Missionária Pokaia, 1ª Vice-Presidente, e Jocimar Scotti, 2º Vice-Presidente, que dispõe sobre concessão de reajuste de remuneração aos servidores públicos da Câmara Municipal e dá outras providências. </w:t>
       </w:r>
-      <w:r w:rsidR="00D055D4" w:rsidRPr="00312965">
-[...22 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="00D055D4" w:rsidRPr="005E56A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>O parecer favorável da relatora Missionária Pokaia foi lido e aprovado por unanimidade;</w:t>
+      </w:r>
+      <w:r w:rsidR="00364AFB" w:rsidRPr="005E56A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00C63E82">
+      <w:r w:rsidR="00C63E82" w:rsidRPr="005E56A3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="4472C4" w:themeColor="accent1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t>9</w:t>
       </w:r>
-      <w:r w:rsidR="00D055D4" w:rsidRPr="00312965">
+      <w:r w:rsidR="00D055D4" w:rsidRPr="005E56A3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="4472C4" w:themeColor="accent1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> Análise de matérias em trâmite em regime ordinário, com prazos de relatoria prorrogados até o prazo da comissão - 4/3/2026: </w:t>
       </w:r>
-      <w:r w:rsidR="00C63E82">
+      <w:r w:rsidR="00C63E82" w:rsidRPr="005E56A3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="4472C4" w:themeColor="accent1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t>9</w:t>
       </w:r>
-      <w:r w:rsidR="00D055D4" w:rsidRPr="00312965">
+      <w:r w:rsidR="00D055D4" w:rsidRPr="005E56A3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="4472C4" w:themeColor="accent1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">.1 </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:tooltip="Projeto de Decreto Legislativo Nº 1/2026" w:history="1">
-        <w:r w:rsidR="00FB1170" w:rsidRPr="00312965">
+        <w:r w:rsidR="00FB1170" w:rsidRPr="005E56A3">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>P</w:t>
         </w:r>
-        <w:r w:rsidR="00D055D4" w:rsidRPr="00312965">
+        <w:r w:rsidR="00D055D4" w:rsidRPr="005E56A3">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">rojeto de Lei nº </w:t>
         </w:r>
-        <w:r w:rsidR="00FB1170" w:rsidRPr="00312965">
+        <w:r w:rsidR="00FB1170" w:rsidRPr="005E56A3">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>8/2026</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00FB1170" w:rsidRPr="00312965">
+      <w:r w:rsidR="00FB1170" w:rsidRPr="005E56A3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, de autoria </w:t>
       </w:r>
-      <w:r w:rsidR="00FB1170" w:rsidRPr="00312965">
+      <w:r w:rsidR="00FB1170" w:rsidRPr="005E56A3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">da vereadora </w:t>
       </w:r>
-      <w:r w:rsidR="00FB1170" w:rsidRPr="00312965">
+      <w:r w:rsidR="00FB1170" w:rsidRPr="005E56A3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Soninha da Saúde, que dispõe sobre a instituição do Programa Municipal de Atenção Integrada em Saúde Mental nas Unidades de Pronto Atendimento (UPAs) do Município de Bragança Paulista, e dá outras providências. </w:t>
       </w:r>
-      <w:r w:rsidR="00D055D4" w:rsidRPr="00312965">
+      <w:r w:rsidR="00D055D4" w:rsidRPr="005E56A3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">O parecer favorável da relatora </w:t>
       </w:r>
-      <w:r w:rsidR="00FB1170" w:rsidRPr="00312965">
+      <w:r w:rsidR="00FB1170" w:rsidRPr="005E56A3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
-          <w:color w:val="FF0000"/>
+          <w:bCs/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Missionária Pokaia </w:t>
       </w:r>
-      <w:r w:rsidR="00D055D4" w:rsidRPr="00312965">
+      <w:r w:rsidR="00D055D4" w:rsidRPr="005E56A3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
-          <w:color w:val="FF0000"/>
+          <w:bCs/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">foi lido e aprovado por unanimidade; </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00C63E82">
+        <w:t>foi lido e aprovado por unanimidade;</w:t>
+      </w:r>
+      <w:r w:rsidR="00D055D4" w:rsidRPr="005E56A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C63E82" w:rsidRPr="005E56A3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>9</w:t>
       </w:r>
-      <w:r w:rsidR="00D055D4" w:rsidRPr="00312965">
+      <w:r w:rsidR="00D055D4" w:rsidRPr="005E56A3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.2 </w:t>
       </w:r>
       <w:hyperlink r:id="rId13" w:tooltip="Projeto de Decreto Legislativo Nº 1/2026" w:history="1">
-        <w:r w:rsidR="00FB1170" w:rsidRPr="00312965">
+        <w:r w:rsidR="00FB1170" w:rsidRPr="005E56A3">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>P</w:t>
         </w:r>
-        <w:r w:rsidR="00D055D4" w:rsidRPr="00312965">
+        <w:r w:rsidR="00D055D4" w:rsidRPr="005E56A3">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>rojeto de Lei</w:t>
         </w:r>
-        <w:r w:rsidR="00FB1170" w:rsidRPr="00312965">
+        <w:r w:rsidR="00FB1170" w:rsidRPr="005E56A3">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00AA3BA7" w:rsidRPr="00312965">
+        <w:r w:rsidR="00AA3BA7" w:rsidRPr="005E56A3">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">nº </w:t>
         </w:r>
-        <w:r w:rsidR="00FB1170" w:rsidRPr="00312965">
+        <w:r w:rsidR="00FB1170" w:rsidRPr="005E56A3">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>10/2026</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00FB1170" w:rsidRPr="00312965">
+      <w:r w:rsidR="00FB1170" w:rsidRPr="005E56A3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, de autoria </w:t>
       </w:r>
-      <w:r w:rsidR="00FB1170" w:rsidRPr="00312965">
+      <w:r w:rsidR="00FB1170" w:rsidRPr="005E56A3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">da vereadora </w:t>
       </w:r>
-      <w:r w:rsidR="00FB1170" w:rsidRPr="00312965">
+      <w:r w:rsidR="00FB1170" w:rsidRPr="005E56A3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Soninha da Saúde, que institui o Programa Recomeço, voltado à inclusão produtiva, qualificação profissional e cuidado integral de pessoas em situação de rua, no âmbito do Município de Bragança Paulista, e dá outras providências.</w:t>
       </w:r>
-      <w:r w:rsidR="00FB1170" w:rsidRPr="00312965">
+      <w:r w:rsidR="00FB1170" w:rsidRPr="005E56A3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:color w:val="FF0000"/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00D055D4" w:rsidRPr="00312965">
+      <w:r w:rsidR="00D055D4" w:rsidRPr="005E56A3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">O parecer favorável do relator </w:t>
       </w:r>
-      <w:r w:rsidR="00D055D4" w:rsidRPr="00312965">
+      <w:r w:rsidR="00D055D4" w:rsidRPr="005E56A3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
-          <w:color w:val="FF0000"/>
+          <w:bCs/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Jota Malon foi lido e aprovado por unanimidade; </w:t>
       </w:r>
-      <w:r w:rsidR="005B7567" w:rsidRPr="00312965">
+      <w:r w:rsidR="005B7567" w:rsidRPr="005E56A3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
-          <w:color w:val="FF0000"/>
+          <w:bCs/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">e </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00C63E82">
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="005B7567" w:rsidRPr="005E56A3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004E1A46">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C63E82" w:rsidRPr="005E56A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>9</w:t>
       </w:r>
-      <w:r w:rsidR="00D055D4" w:rsidRPr="00312965">
+      <w:r w:rsidR="00D055D4" w:rsidRPr="005E56A3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.3 </w:t>
       </w:r>
       <w:hyperlink r:id="rId14" w:tooltip="Projeto de Decreto Legislativo Nº 1/2026" w:history="1">
-        <w:r w:rsidR="00D055D4" w:rsidRPr="00312965">
+        <w:r w:rsidR="00D055D4" w:rsidRPr="005E56A3">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Projeto de Lei nº 14/2026</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00D055D4" w:rsidRPr="00312965">
+      <w:r w:rsidR="00D055D4" w:rsidRPr="005E56A3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, de autoria do Executivo Municipal, </w:t>
       </w:r>
-      <w:r w:rsidR="00D055D4" w:rsidRPr="00312965">
+      <w:r w:rsidR="00D055D4" w:rsidRPr="005E56A3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">que institui o Comitê Municipal de Prevenção e Vigilância à Morte Materna, Infantil e Fetal. </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00D055D4" w:rsidRPr="00312965">
+        <w:t xml:space="preserve">que institui o Comitê Municipal de Prevenção e </w:t>
+      </w:r>
+      <w:r w:rsidR="00D055D4" w:rsidRPr="005E56A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Vigilância à Morte Materna, Infantil e Fetal. </w:t>
+      </w:r>
+      <w:r w:rsidR="00D055D4" w:rsidRPr="005E56A3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">O parecer favorável da relatora </w:t>
       </w:r>
-      <w:r w:rsidR="00D055D4" w:rsidRPr="00312965">
+      <w:r w:rsidR="00D055D4" w:rsidRPr="005E56A3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
-          <w:color w:val="FF0000"/>
+          <w:bCs/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Missionária Pokaia foi lido e aprovado por unanimidade; </w:t>
       </w:r>
       <w:hyperlink r:id="rId15" w:tooltip="Projeto de Decreto Legislativo Nº 1/2026" w:history="1">
-        <w:r w:rsidR="00C63E82">
+        <w:r w:rsidR="00C63E82" w:rsidRPr="005E56A3">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>10</w:t>
         </w:r>
-        <w:r w:rsidR="002C171F" w:rsidRPr="00312965">
+        <w:r w:rsidR="002C171F" w:rsidRPr="005E56A3">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve"> Foi registrad</w:t>
         </w:r>
-        <w:r w:rsidR="005B7567" w:rsidRPr="00312965">
+        <w:r w:rsidR="005B7567" w:rsidRPr="005E56A3">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">o pedido de retirada, pelo autor, </w:t>
         </w:r>
-        <w:r w:rsidR="002C171F" w:rsidRPr="00312965">
+        <w:r w:rsidR="002C171F" w:rsidRPr="005E56A3">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>do Projeto de Lei</w:t>
         </w:r>
-        <w:r w:rsidR="00FB1170" w:rsidRPr="00312965">
+        <w:r w:rsidR="00FB1170" w:rsidRPr="005E56A3">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="002C171F" w:rsidRPr="00312965">
+        <w:r w:rsidR="002C171F" w:rsidRPr="005E56A3">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">nº </w:t>
         </w:r>
-        <w:r w:rsidR="00FB1170" w:rsidRPr="00312965">
+        <w:r w:rsidR="00FB1170" w:rsidRPr="005E56A3">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>12/2026</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00FB1170" w:rsidRPr="00312965">
-[...16 lines deleted...]
-      <w:r w:rsidR="00FB1170" w:rsidRPr="00312965">
+      <w:r w:rsidR="00FB1170" w:rsidRPr="005E56A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, de autoria do </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB1170" w:rsidRPr="005E56A3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">vereador </w:t>
       </w:r>
-      <w:r w:rsidR="00FB1170" w:rsidRPr="00312965">
+      <w:r w:rsidR="00FB1170" w:rsidRPr="005E56A3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Ismael Brasilino, que institui o Programa Aluno Destaque das Escolas Cívico-Militares, com o objetivo de reconhecer, valorizar e incentivar alunos matriculados em escolas públicas que adotam o modelo cívico-militar no Município de Bragança Paulista, promovendo o mérito acadêmico, a disciplina, os valores cívicos e a cidadania</w:t>
       </w:r>
-      <w:r w:rsidR="002C171F" w:rsidRPr="00312965">
-[...7 lines deleted...]
-      <w:r w:rsidR="002C171F" w:rsidRPr="00312965">
+      <w:r w:rsidR="002C171F" w:rsidRPr="005E56A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. (Requerimento </w:t>
+      </w:r>
+      <w:r w:rsidR="00E02217">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de retirada </w:t>
+      </w:r>
+      <w:r w:rsidR="002C171F" w:rsidRPr="005E56A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nº 68/2026); </w:t>
+      </w:r>
+      <w:r w:rsidR="002C171F" w:rsidRPr="005E56A3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="00C63E82">
+      <w:r w:rsidR="00C63E82" w:rsidRPr="005E56A3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="002C171F" w:rsidRPr="00312965">
+      <w:r w:rsidR="002C171F" w:rsidRPr="005E56A3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidR="00FB1170" w:rsidRPr="00312965">
-[...46 lines deleted...]
-      <w:r w:rsidR="002C171F" w:rsidRPr="00312965">
+      <w:r w:rsidR="00FB1170" w:rsidRPr="005E56A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Recebimento, designação de relatores e notificação de prazos para emissão de pareceres a matérias despachadas para análise da comissão, com prazo de relatoria até 10/3/2026 e prazo da comissão até 18/3/2026:</w:t>
+      </w:r>
+      <w:r w:rsidR="002C171F" w:rsidRPr="005E56A3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1</w:t>
       </w:r>
-      <w:r w:rsidR="008E4EAD">
+      <w:r w:rsidR="008E4EAD" w:rsidRPr="005E56A3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="002C171F" w:rsidRPr="00312965">
+      <w:r w:rsidR="002C171F" w:rsidRPr="005E56A3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.1 </w:t>
       </w:r>
-      <w:r w:rsidR="00FB1170" w:rsidRPr="00312965">
+      <w:r w:rsidR="00FB1170" w:rsidRPr="005E56A3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidR="002C171F" w:rsidRPr="00312965">
+      <w:r w:rsidR="002C171F" w:rsidRPr="005E56A3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>rojeto de Lei</w:t>
       </w:r>
-      <w:r w:rsidR="00FB1170" w:rsidRPr="00312965">
+      <w:r w:rsidR="00FB1170" w:rsidRPr="005E56A3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="002C171F" w:rsidRPr="00312965">
+      <w:r w:rsidR="002C171F" w:rsidRPr="005E56A3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">nº </w:t>
       </w:r>
-      <w:r w:rsidR="00FB1170" w:rsidRPr="00312965">
+      <w:r w:rsidR="00FB1170" w:rsidRPr="005E56A3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>16/2026</w:t>
       </w:r>
-      <w:r w:rsidR="00FB1170" w:rsidRPr="00312965">
+      <w:r w:rsidR="00FB1170" w:rsidRPr="005E56A3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, de autoria do vereador Jota Malon, que dispõe sobre a instalação de dispositivos de proteção em motores de sucção de piscina e similares para fins de segurança e proteção dos seus usuários e dá outras providências</w:t>
       </w:r>
       <w:bookmarkStart w:id="1" w:name="_Hlk222748428"/>
-      <w:r w:rsidR="00FB1170" w:rsidRPr="00312965">
+      <w:r w:rsidR="00FB1170" w:rsidRPr="005E56A3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="002C171F" w:rsidRPr="00312965">
+      <w:r w:rsidR="002C171F" w:rsidRPr="005E56A3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00FB1170" w:rsidRPr="00312965">
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="00FB1170" w:rsidRPr="005E56A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Relator</w:t>
       </w:r>
-      <w:r w:rsidR="002C171F" w:rsidRPr="00312965">
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="002C171F" w:rsidRPr="005E56A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidR="00FB1170" w:rsidRPr="00312965">
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="00FB1170" w:rsidRPr="005E56A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>: Missionária Pokaia</w:t>
       </w:r>
-      <w:r w:rsidR="001668A6">
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="001668A6" w:rsidRPr="005E56A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, que solicitou parecer da Diretoria Jurídica;</w:t>
       </w:r>
-      <w:r w:rsidR="002C171F" w:rsidRPr="00312965">
-[...9 lines deleted...]
-      <w:r w:rsidR="002C171F" w:rsidRPr="00312965">
+      <w:r w:rsidR="002C171F" w:rsidRPr="005E56A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e</w:t>
+      </w:r>
+      <w:r w:rsidR="002C171F" w:rsidRPr="005E56A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002C171F" w:rsidRPr="005E56A3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="008E4EAD">
+      <w:r w:rsidR="008E4EAD" w:rsidRPr="005E56A3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="00FB1170" w:rsidRPr="00312965">
+      <w:r w:rsidR="00FB1170" w:rsidRPr="005E56A3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.2 P</w:t>
       </w:r>
-      <w:r w:rsidR="002C171F" w:rsidRPr="00312965">
+      <w:r w:rsidR="002C171F" w:rsidRPr="005E56A3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>rojeto de Lei Complementar</w:t>
       </w:r>
-      <w:r w:rsidR="00FB1170" w:rsidRPr="00312965">
+      <w:r w:rsidR="00FB1170" w:rsidRPr="005E56A3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="002C171F" w:rsidRPr="00312965">
+      <w:r w:rsidR="002C171F" w:rsidRPr="005E56A3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">nº </w:t>
       </w:r>
-      <w:r w:rsidR="00FB1170" w:rsidRPr="00312965">
+      <w:r w:rsidR="00FB1170" w:rsidRPr="005E56A3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>10/2026</w:t>
       </w:r>
-      <w:r w:rsidR="00FB1170" w:rsidRPr="00312965">
+      <w:r w:rsidR="00FB1170" w:rsidRPr="005E56A3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, de autoria da Mesa Diretora, composta pelos vereadores Sebastião Garcia Amaral, presidente, Fabiana Alessandri, 1ª Secretária, Fábio Miquéias do Nascimento, 2º Secretário, que altera a Lei Complementar n° 982, de 5 de junho de 2024, e dá outras providências</w:t>
       </w:r>
-      <w:r w:rsidR="00FB1170" w:rsidRPr="00312965">
+      <w:r w:rsidR="00FB1170" w:rsidRPr="005E56A3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00FB1170" w:rsidRPr="00312965">
+      <w:r w:rsidR="00FB1170" w:rsidRPr="005E56A3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(inclui os arts. 3°-B e 3º-C, referente a </w:t>
       </w:r>
-      <w:r w:rsidR="00FB1170" w:rsidRPr="00312965">
+      <w:r w:rsidR="00FB1170" w:rsidRPr="005E56A3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>funções gratificadas que especifica)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
-      <w:r w:rsidR="00FB1170" w:rsidRPr="00312965">
+      <w:r w:rsidR="00FB1170" w:rsidRPr="005E56A3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="00FB1170" w:rsidRPr="00312965">
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="00FB1170" w:rsidRPr="005E56A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Relator: Claudio Coxinha</w:t>
       </w:r>
-      <w:r w:rsidR="001668A6">
-[...9 lines deleted...]
-      <w:r w:rsidR="00935D8F" w:rsidRPr="009F1B86">
+      <w:r w:rsidR="001668A6" w:rsidRPr="005E56A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, que solicitou parecer da Diretoria Jurídica. </w:t>
+      </w:r>
+      <w:r w:rsidR="001668A6" w:rsidRPr="005E56A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA28BF" w:rsidRPr="00DA28BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>O presidente</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA28BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Jota Malon </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA28BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA28BF" w:rsidRPr="0089205F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>nformou que os pareceres solicitados à Diretoria Jurídica da Casa s</w:t>
+      </w:r>
+      <w:r w:rsidR="0089205F" w:rsidRPr="0089205F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ão </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA28BF" w:rsidRPr="0089205F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>inseridos no sistema informatizado da Casa, ficando assim à disposição d</w:t>
+      </w:r>
+      <w:r w:rsidR="0089205F" w:rsidRPr="0089205F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">e todos. </w:t>
+      </w:r>
+      <w:r w:rsidR="00C93B2A" w:rsidRPr="0089205F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Durante os trabalhos foi registrada a presença dos vereadores Bruno Sucesso e Miguel Lopes. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0089205F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
-        <w:t xml:space="preserve">Nada mais tendo sido tratado, a sessão foi declarada encerrada às </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="002C171F">
+        <w:t>Nada mais tendo sido tratado, a sessão foi declarada encerr</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E56A3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
+        <w:t xml:space="preserve">ada às </w:t>
+      </w:r>
+      <w:r w:rsidR="002C171F" w:rsidRPr="005E56A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
         <w:t>14h23</w:t>
       </w:r>
-      <w:r w:rsidR="00935D8F" w:rsidRPr="009F1B86">
+      <w:r w:rsidRPr="005E56A3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00935D8F" w:rsidRPr="009F1B86">
+        <w:t xml:space="preserve">. De tudo quanto houve, eu, Thereza Paula de Moraes Lugli, Especialista em Assessoria, </w:t>
+      </w:r>
+      <w:r w:rsidR="006E5DD6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
-        <w:t xml:space="preserve">De tudo quanto houve, eu, _____________________ </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00935D8F" w:rsidRPr="009F1B86">
+        <w:t xml:space="preserve">redigi </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E56A3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="0070C0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
-        <w:t xml:space="preserve">Thereza Paula de Moraes Lugli, Especialista em Assessoria, </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00935D8F" w:rsidRPr="009F1B86">
+        <w:t xml:space="preserve">e revisei a presente ata que, lida e considerada conforme vai assinada pelos integrantes da comissão. Os pronunciamentos constam, na íntegra, dos serviços de gravação da Câmara Municipal, como arquivo permanente. Casa do Poder Legislativo, </w:t>
+      </w:r>
+      <w:r w:rsidR="005C2D88" w:rsidRPr="005E56A3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
-        <w:t xml:space="preserve">lavrei e revisei a presente ata que, lida e considerada conforme vai assinada pelos integrantes da comissão. Os pronunciamentos constam, na íntegra, dos serviços de gravação da Câmara Municipal, como arquivo permanente. Casa do Poder Legislativo, </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="005C2D88">
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E56A3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
-        <w:t>3</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00935D8F" w:rsidRPr="009F1B86">
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:r w:rsidR="005C2D88" w:rsidRPr="005E56A3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> de </w:t>
-[...7 lines deleted...]
-        </w:rPr>
         <w:t>março</w:t>
       </w:r>
-      <w:r w:rsidR="00935D8F" w:rsidRPr="009F1B86">
+      <w:r w:rsidRPr="005E56A3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> de 2026.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69861F75" w14:textId="77777777" w:rsidR="00DA3E0F" w:rsidRDefault="00DA3E0F" w:rsidP="00935D8F">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="67275B9F" w14:textId="77777777" w:rsidR="00312965" w:rsidRDefault="00DA3E0F" w:rsidP="00DA3E0F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -3749,138 +4108,102 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA3E0F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">                  </w:t>
       </w:r>
       <w:r w:rsidRPr="00DA3E0F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Presidente</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A3B4337" w14:textId="77777777" w:rsidR="00DA3E0F" w:rsidRPr="00DA3E0F" w:rsidRDefault="00DA3E0F" w:rsidP="00DA3E0F">
-[...23 lines deleted...]
-    </w:p>
     <w:p w14:paraId="55250F2A" w14:textId="77777777" w:rsidR="00DA3E0F" w:rsidRPr="00DA3E0F" w:rsidRDefault="00DA3E0F" w:rsidP="00DA3E0F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1416" w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="09C39FAB" w14:textId="77777777" w:rsidR="00DA3E0F" w:rsidRPr="00DA3E0F" w:rsidRDefault="00DA3E0F" w:rsidP="00DA3E0F">
+    <w:p w14:paraId="09C39FAB" w14:textId="61AACA6F" w:rsidR="00DA3E0F" w:rsidRPr="00DA3E0F" w:rsidRDefault="00DA3E0F" w:rsidP="00DA3E0F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA3E0F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> SIDINEY GUEDES                                                                       BRUNO LEME                  </w:t>
+        <w:t xml:space="preserve"> SIDINEY GUEDES                                                             BRUNO LEME                  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30D11BB1" w14:textId="77777777" w:rsidR="00DA3E0F" w:rsidRPr="00DA3E0F" w:rsidRDefault="00DA3E0F" w:rsidP="00DA3E0F">
+    <w:p w14:paraId="30D11BB1" w14:textId="5FE3171A" w:rsidR="00DA3E0F" w:rsidRPr="00DA3E0F" w:rsidRDefault="00DA3E0F" w:rsidP="00DA3E0F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA3E0F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">  Vice-Presidente                                                                            Membro</w:t>
-[...11 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">  Vice-Presidente                                                                       Membro</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="2B896092" w14:textId="77777777" w:rsidR="00DA3E0F" w:rsidRPr="00DA3E0F" w:rsidRDefault="00DA3E0F" w:rsidP="00DA3E0F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="504A8260" w14:textId="77777777" w:rsidR="00DA3E0F" w:rsidRPr="00DA3E0F" w:rsidRDefault="00DA3E0F" w:rsidP="00DA3E0F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="557885B3" w14:textId="77777777" w:rsidR="00DA3E0F" w:rsidRPr="00DA3E0F" w:rsidRDefault="00DA3E0F" w:rsidP="00DA3E0F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -3927,307 +4250,406 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1EBA2DBB" w14:textId="77777777" w:rsidR="00DA3E0F" w:rsidRDefault="00DA3E0F" w:rsidP="00DA3E0F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7ABB11CA" w14:textId="77777777" w:rsidR="00DA3E0F" w:rsidRDefault="00DA3E0F" w:rsidP="00DA3E0F">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00DA3E0F" w:rsidSect="00E95169">
+    <w:sectPr w:rsidR="00DA3E0F" w:rsidSect="00B96C5C">
       <w:headerReference w:type="default" r:id="rId16"/>
-      <w:headerReference w:type="first" r:id="rId17"/>
-      <w:footerReference w:type="first" r:id="rId18"/>
+      <w:footerReference w:type="default" r:id="rId17"/>
+      <w:headerReference w:type="first" r:id="rId18"/>
+      <w:footerReference w:type="first" r:id="rId19"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1417" w:right="991" w:bottom="1417" w:left="1701" w:header="142" w:footer="412" w:gutter="0"/>
+      <w:pgMar w:top="1418" w:right="1701" w:bottom="1418" w:left="1701" w:header="142" w:footer="414" w:gutter="0"/>
+      <w:pgNumType w:start="18"/>
       <w:cols w:space="720"/>
       <w:formProt w:val="0"/>
       <w:docGrid w:linePitch="360" w:charSpace="4096"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="43258B29" w14:textId="77777777" w:rsidR="005E04DE" w:rsidRDefault="005E04DE">
+    <w:p w14:paraId="201F86AE" w14:textId="77777777" w:rsidR="00784283" w:rsidRDefault="00784283">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="678ECA75" w14:textId="77777777" w:rsidR="005E04DE" w:rsidRDefault="005E04DE">
+    <w:p w14:paraId="36F83FF1" w14:textId="77777777" w:rsidR="00784283" w:rsidRDefault="00784283">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Liberation Sans">
-    <w:altName w:val="Arial"/>
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0000AFF" w:usb1="500078FF" w:usb2="00000021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Microsoft YaHei">
     <w:panose1 w:val="020B0503020204020204"/>
     <w:charset w:val="86"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000287" w:usb1="2ACF3C50" w:usb2="00000016" w:usb3="00000000" w:csb0="0004001F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Sans">
     <w:panose1 w:val="020B0602030504020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5CE75253" w14:textId="77777777" w:rsidR="003B777D" w:rsidRDefault="003B777D" w:rsidP="00566428">
+    <w:pPr>
+      <w:pStyle w:val="Rodap"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="0A304FEF" w14:textId="7222B479" w:rsidR="003B777D" w:rsidRDefault="003B777D" w:rsidP="00566428">
+    <w:pPr>
+      <w:pStyle w:val="Rodap"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>___________________________________________________________________________________________</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="2C18E47D" w14:textId="26BF0BB1" w:rsidR="00566428" w:rsidRPr="00566428" w:rsidRDefault="00566428" w:rsidP="00566428">
+    <w:pPr>
+      <w:pStyle w:val="Rodap"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00566428">
+      <w:rPr>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve">ATA DA </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>5</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00566428">
+      <w:rPr>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>ª SESSÃO DA CJR NO EXERCÍCIO DE 2026</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00566428">
+      <w:rPr>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidRPr="00566428">
+      <w:rPr>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve">  \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r w:rsidRPr="00566428">
+      <w:rPr>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="5202594A" w14:textId="77777777" w:rsidR="00566428" w:rsidRPr="00566428" w:rsidRDefault="00566428" w:rsidP="00566428">
+    <w:pPr>
+      <w:pStyle w:val="Rodap"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00566428">
+      <w:rPr>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidRPr="00566428">
+      <w:rPr>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve">PAGE  </w:instrText>
+    </w:r>
+    <w:r w:rsidRPr="00566428">
+      <w:rPr>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidRPr="00566428">
+      <w:rPr>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>1</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00566428">
+      <w:rPr>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="0C8B6D1C" w14:textId="77777777" w:rsidR="00566428" w:rsidRDefault="00566428">
+    <w:pPr>
+      <w:pStyle w:val="Rodap"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-1955549824"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
       <w:p w14:paraId="5C591EE2" w14:textId="77777777" w:rsidR="00DC6405" w:rsidRDefault="00000000">
         <w:pPr>
           <w:pStyle w:val="Rodap"/>
           <w:jc w:val="right"/>
         </w:pPr>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6A8E404B" w14:textId="77777777" w:rsidR="005E04DE" w:rsidRDefault="005E04DE">
+    <w:p w14:paraId="6F89905C" w14:textId="77777777" w:rsidR="00784283" w:rsidRDefault="00784283">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="76BA46AF" w14:textId="77777777" w:rsidR="005E04DE" w:rsidRDefault="005E04DE">
+    <w:p w14:paraId="7CE02549" w14:textId="77777777" w:rsidR="00784283" w:rsidRDefault="00784283">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="181B8F7D" w14:textId="77777777" w:rsidR="00DC6405" w:rsidRPr="00E95169" w:rsidRDefault="00000000" w:rsidP="00E95169">
+  <w:p w14:paraId="181B8F7D" w14:textId="77777777" w:rsidR="00DC6405" w:rsidRPr="00B13778" w:rsidRDefault="00000000" w:rsidP="00E95169">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
       <w:spacing w:before="360" w:after="360"/>
       <w:rPr>
-        <w:sz w:val="36"/>
-        <w:szCs w:val="36"/>
+        <w:sz w:val="32"/>
+        <w:szCs w:val="32"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00E95169">
+    <w:r w:rsidRPr="00B13778">
       <w:rPr>
         <w:noProof/>
-        <w:sz w:val="36"/>
-        <w:szCs w:val="36"/>
+        <w:sz w:val="32"/>
+        <w:szCs w:val="32"/>
         <w:lang w:eastAsia="pt-BR"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="2E67C68A" wp14:editId="5E387273">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>-788670</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>233045</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="627380" cy="802005"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapSquare wrapText="largest"/>
           <wp:docPr id="29" name="Figura1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="1" name="Figura1"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="627380" cy="802005"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
-    <w:r w:rsidR="00E95169" w:rsidRPr="00E95169">
+    <w:r w:rsidR="00E95169" w:rsidRPr="00B13778">
       <w:rPr>
         <w:b/>
         <w:bCs/>
-        <w:sz w:val="36"/>
-        <w:szCs w:val="36"/>
+        <w:sz w:val="32"/>
+        <w:szCs w:val="32"/>
       </w:rPr>
-      <w:t>C</w:t>
-[...35 lines deleted...]
-      <w:t>NCIA DE BRAGANÇA PAULISTA</w:t>
+      <w:t>CÂMARA MUNICIPAL DA ESTÂNCIA DE BRAGANÇA PAULISTA</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="41F606CE" w14:textId="77777777" w:rsidR="00DC6405" w:rsidRDefault="00000000">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
       <w:spacing w:before="360" w:after="360"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:sz w:val="44"/>
         <w:szCs w:val="44"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="pt-BR"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="368B8935" wp14:editId="221B9185">
           <wp:simplePos x="0" y="0"/>
@@ -4290,122 +4712,186 @@
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00DC6405"/>
+    <w:rsid w:val="000B2A21"/>
     <w:rsid w:val="000D6372"/>
     <w:rsid w:val="00112618"/>
     <w:rsid w:val="001668A6"/>
     <w:rsid w:val="00182739"/>
+    <w:rsid w:val="00183C20"/>
+    <w:rsid w:val="002010F8"/>
+    <w:rsid w:val="00237464"/>
+    <w:rsid w:val="00240B15"/>
+    <w:rsid w:val="00244C21"/>
+    <w:rsid w:val="0025528B"/>
     <w:rsid w:val="002610F6"/>
+    <w:rsid w:val="00291CEB"/>
     <w:rsid w:val="00293CDB"/>
     <w:rsid w:val="002A6E14"/>
     <w:rsid w:val="002C171F"/>
+    <w:rsid w:val="002E404A"/>
+    <w:rsid w:val="002F4A9C"/>
     <w:rsid w:val="00310EB4"/>
     <w:rsid w:val="00312965"/>
+    <w:rsid w:val="00322E18"/>
     <w:rsid w:val="00334235"/>
     <w:rsid w:val="00364AFB"/>
     <w:rsid w:val="00367A79"/>
     <w:rsid w:val="003857F4"/>
+    <w:rsid w:val="003A0EC3"/>
+    <w:rsid w:val="003B2307"/>
+    <w:rsid w:val="003B777D"/>
+    <w:rsid w:val="003E5AB6"/>
     <w:rsid w:val="003F4066"/>
+    <w:rsid w:val="004032AE"/>
     <w:rsid w:val="00404A5D"/>
+    <w:rsid w:val="0041275E"/>
     <w:rsid w:val="00435FA3"/>
     <w:rsid w:val="00492692"/>
     <w:rsid w:val="00495218"/>
     <w:rsid w:val="004A04FC"/>
     <w:rsid w:val="004C211A"/>
+    <w:rsid w:val="004E1A46"/>
+    <w:rsid w:val="004F392B"/>
     <w:rsid w:val="0051129F"/>
+    <w:rsid w:val="00540C52"/>
     <w:rsid w:val="0054292B"/>
     <w:rsid w:val="00544669"/>
     <w:rsid w:val="005579C0"/>
     <w:rsid w:val="005633A5"/>
+    <w:rsid w:val="00566428"/>
     <w:rsid w:val="005B7567"/>
     <w:rsid w:val="005C2D88"/>
     <w:rsid w:val="005E04DE"/>
+    <w:rsid w:val="005E56A3"/>
+    <w:rsid w:val="00661392"/>
+    <w:rsid w:val="006812FE"/>
+    <w:rsid w:val="006B5759"/>
+    <w:rsid w:val="006E5DD6"/>
     <w:rsid w:val="006F3923"/>
     <w:rsid w:val="007352A5"/>
+    <w:rsid w:val="00774F4A"/>
     <w:rsid w:val="0078084A"/>
+    <w:rsid w:val="00784283"/>
     <w:rsid w:val="00785C92"/>
+    <w:rsid w:val="00807AC3"/>
+    <w:rsid w:val="00817B8F"/>
+    <w:rsid w:val="00847C39"/>
     <w:rsid w:val="00856CD0"/>
+    <w:rsid w:val="00862465"/>
+    <w:rsid w:val="00880744"/>
     <w:rsid w:val="008918AC"/>
+    <w:rsid w:val="0089205F"/>
     <w:rsid w:val="008A577E"/>
     <w:rsid w:val="008E4EAD"/>
     <w:rsid w:val="00905BD7"/>
+    <w:rsid w:val="00910C84"/>
+    <w:rsid w:val="00921279"/>
     <w:rsid w:val="00935D8F"/>
+    <w:rsid w:val="009505C7"/>
     <w:rsid w:val="00961CEB"/>
     <w:rsid w:val="009964D0"/>
     <w:rsid w:val="009F1C70"/>
     <w:rsid w:val="00A24A0C"/>
+    <w:rsid w:val="00A354C5"/>
+    <w:rsid w:val="00A62E97"/>
     <w:rsid w:val="00AA3BA7"/>
+    <w:rsid w:val="00AE28BC"/>
+    <w:rsid w:val="00B13778"/>
+    <w:rsid w:val="00B24EAF"/>
     <w:rsid w:val="00B4089B"/>
     <w:rsid w:val="00B534AD"/>
+    <w:rsid w:val="00B94C2E"/>
+    <w:rsid w:val="00B96C5C"/>
     <w:rsid w:val="00B97461"/>
+    <w:rsid w:val="00BA6F76"/>
     <w:rsid w:val="00BB0B47"/>
     <w:rsid w:val="00BD3280"/>
     <w:rsid w:val="00BD7ABB"/>
     <w:rsid w:val="00BE0F5C"/>
+    <w:rsid w:val="00BE279D"/>
+    <w:rsid w:val="00BE27B4"/>
     <w:rsid w:val="00BF0527"/>
+    <w:rsid w:val="00C45614"/>
     <w:rsid w:val="00C63E82"/>
     <w:rsid w:val="00C844A2"/>
+    <w:rsid w:val="00C93B2A"/>
     <w:rsid w:val="00CA42FB"/>
     <w:rsid w:val="00CC06EF"/>
+    <w:rsid w:val="00CC352F"/>
     <w:rsid w:val="00D055D4"/>
+    <w:rsid w:val="00D12767"/>
     <w:rsid w:val="00D53965"/>
     <w:rsid w:val="00D90091"/>
+    <w:rsid w:val="00DA28BF"/>
     <w:rsid w:val="00DA3E0F"/>
     <w:rsid w:val="00DC6405"/>
+    <w:rsid w:val="00DE010A"/>
     <w:rsid w:val="00E010B7"/>
+    <w:rsid w:val="00E02217"/>
+    <w:rsid w:val="00E05560"/>
+    <w:rsid w:val="00E210C1"/>
     <w:rsid w:val="00E4735D"/>
     <w:rsid w:val="00E95169"/>
     <w:rsid w:val="00E95D86"/>
+    <w:rsid w:val="00EA2502"/>
+    <w:rsid w:val="00F1028D"/>
+    <w:rsid w:val="00F53516"/>
     <w:rsid w:val="00F551F4"/>
+    <w:rsid w:val="00F564EB"/>
     <w:rsid w:val="00F62C17"/>
     <w:rsid w:val="00F646F0"/>
     <w:rsid w:val="00F93105"/>
     <w:rsid w:val="00F9353D"/>
+    <w:rsid w:val="00FA13A4"/>
     <w:rsid w:val="00FB1170"/>
     <w:rsid w:val="00FB5D88"/>
+    <w:rsid w:val="00FD1A17"/>
+    <w:rsid w:val="00FF1B57"/>
+    <w:rsid w:val="00FF4AA7"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pt-BR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1FFC43A4"/>
@@ -5104,51 +5590,51 @@
       <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="pt-BR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TextosemFormataoChar">
     <w:name w:val="Texto sem Formatação Char"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:link w:val="TextosemFormatao"/>
     <w:rsid w:val="00935D8F"/>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="pt-BR"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://braganca.siscam.com.br/Admin/Documentos/Details?grupoId=3&amp;id=236707" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://braganca.siscam.com.br/Admin/Documentos/Details?grupoId=3&amp;id=236707" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://braganca.siscam.com.br/Admin/Documentos/Details?grupoId=3&amp;id=236707" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://braganca.siscam.com.br/Admin/Documentos/Details?grupoId=3&amp;id=236707" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://braganca.siscam.com.br/Admin/Documentos/Details?grupoId=3&amp;id=236707" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://braganca.siscam.com.br/Admin/Documentos/Details?grupoId=3&amp;id=236707" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://braganca.siscam.com.br/Admin/Documentos/Details?grupoId=3&amp;id=236707" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://braganca.siscam.com.br/Admin/Documentos/Details?grupoId=3&amp;id=236707" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://braganca.siscam.com.br/Admin/Documentos/Details?grupoId=3&amp;id=236707" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://braganca.siscam.com.br/Admin/Documentos/Details?grupoId=3&amp;id=236707" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://braganca.siscam.com.br/Admin/Documentos/Details?grupoId=3&amp;id=236707" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://braganca.siscam.com.br/Admin/Documentos/Details?grupoId=3&amp;id=236707" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://braganca.siscam.com.br/Admin/Documentos/Details?grupoId=3&amp;id=236707" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://braganca.siscam.com.br/Admin/Documentos/Details?grupoId=3&amp;id=236707" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://braganca.siscam.com.br/Admin/Documentos/Details?grupoId=3&amp;id=236707" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://braganca.siscam.com.br/Admin/Documentos/Details?grupoId=3&amp;id=236707" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://braganca.siscam.com.br/Admin/Documentos/Details?grupoId=3&amp;id=236707" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://braganca.siscam.com.br/Admin/Documentos/Details?grupoId=3&amp;id=236707" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://braganca.siscam.com.br/Admin/Documentos/Details?grupoId=3&amp;id=236707" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://braganca.siscam.com.br/Admin/Documentos/Details?grupoId=3&amp;id=236707" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema do Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
@@ -5293,67 +5779,67 @@
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
           <a:tileRect/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>4</Pages>
-[...1 lines deleted...]
-  <Characters>12323</Characters>
+  <Pages>6</Pages>
+  <Words>3485</Words>
+  <Characters>18823</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>102</Lines>
-  <Paragraphs>29</Paragraphs>
+  <Lines>156</Lines>
+  <Paragraphs>44</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>14576</CharactersWithSpaces>
+  <CharactersWithSpaces>22264</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Raphael</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:language>pt-BR</dc:language>
 </cp:coreProperties>
 </file>